--- v0 (2026-05-19)
+++ v1 (2026-09-29)
@@ -1,17228 +1,15913 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer57.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer60.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer61.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer59.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer58.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer56.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer46.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer47.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer48.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer49.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer50.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer51.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer52.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer53.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer54.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer55.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer62.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer63.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer64.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer65.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer66.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="1CF24665" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="TOCHeading"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C24200">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>REGULAMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15835135" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00C24200" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique w:val="true"/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="IndexLink"/>
+              <w:vanish w:val="false"/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \z \o "1-3" \u \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="IndexLink"/>
+              <w:vanish w:val="false"/>
+              <w:webHidden/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875289">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>INFORMATII GENERALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875289 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>..3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875290">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875290 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>SCOP</w:t>
+              <w:tab/>
+              <w:t>…………………………………………………………………………………………………………………………………..3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875291">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875291 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>DEFINITII</w:t>
+              <w:tab/>
+              <w:t>…………………………………………………………………………………………………………………………………..3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875292">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875292 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>TAXE</w:t>
+              <w:tab/>
+              <w:t>…………………………………………………………………………………………………………………………………..4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875293">
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875293 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>REGULAMENT GENERAL</w:t>
+              <w:tab/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="24"/>
+            </w:numPr>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="440" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875294">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Conditii de participare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875294 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="880" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                   </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875295">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Contul de utilizator.............................................................................................................</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875295 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="1320" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                      </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875296">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>1.1.1 Inscrierea la turnee...................................................................................................</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875296 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="880" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                  </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875297">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Nivel de joc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875297 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="1320" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                      </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875298">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Modificarea nivelului de joc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875298 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="440" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875299">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Desfasurarea turneelor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875299 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="880" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                 </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875300">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Categorii de turnee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875300 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="880" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                 </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875301">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Intocmirea tablourilor de concurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875301 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="23"/>
+            </w:numPr>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="880" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">    </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875302">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>2.3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Participarea la competitii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875302 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="880" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                 </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875303">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Desfasurarea turneului</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875303 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="1320" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                    </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875304">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.4.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Arbitraj</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875304 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="1320" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                    </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875305">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>2.4.2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Dreptul de retragere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875305 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="880" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                 </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875306">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Clasamente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875306 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="440" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:ind w:hanging="0" w:start="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875307">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Conduita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875307 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="880" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">                 </w:t>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc505875308">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Penalitati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875308 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="440" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875309">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Contestatii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875309 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="440" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875310">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Probleme medicale/Prim ajutor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875310 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="440" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875311">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:rFonts w:eastAsia="" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Dreptul la imagine si protectia datelor cu caracter personal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875311 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="440" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875312">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>7.  Prevederi finale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875312 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875313">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Anexa A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875313 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875314">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>TAXE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875314 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875315">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Anexa B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875315 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875316">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Nivel de joc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875316 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875317">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Anexa C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875317 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875318">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Model contestatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875318 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875319">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Contestatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875319 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875320">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Anexa D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875320 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="right" w:pos="9350" w:leader="dot"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc505875321">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+                <w:webHidden/>
+                <w:lang w:val="ro-RO"/>
+              </w:rPr>
+              <w:t>Model raspuns contestatie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">PAGEREF _Toc505875321 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="IndexLink"/>
+                <w:vanish w:val="false"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="IndexLink"/>
+              <w:vanish w:val="false"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...2691 lines deleted...]
-    <w:p w14:paraId="335477D5" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Header"/>
-        <w:ind w:left="720"/>
+        <w:ind w:start="720"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4A85F581" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00C24200" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="720"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="720"/>
+        <w:rPr/>
+      </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc505875289"/>
-      <w:r w:rsidRPr="00C24200">
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr/>
         <w:t>INFORMATII GENERALE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="10282883" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006768C1" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="720"/>
+        <w:ind w:start="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc505875290"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCOP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6FA6EA7A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Asociatia Clubul Sportiv ,,</w:t>
-[...156 lines deleted...]
-    <w:p w14:paraId="717E2FB2" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>Autonomo Adrian Mircea Iacob are ca scop descoperirea, selectionarea, initierea si pregatirea copiilor, tinerilor si a adultilor in vederea practicarii tenisului de camp, precum si popularizarea acestui sport catre toate categoriile de varsta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asociatia, in vederea indeplinirii scopului sau doreste sa creeze o platforma de persoane interesate sa practice tenisul de camp, indiferent de nivelul lor de joc, in timpul liber, intr-un mediu relaxant, printr-un sistem care sa ajute la cresterea nivelului tehnic, a placerii de a practica sportul si de a isi verifica posibilitatile individuale in practicarea acestui sport. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="10F8B6BA" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006768C1" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve">Autonomo Adrian Mircea Iacob, in vederea indeplinirii scopului sau doreste sa creeze o platforma de persoane interesate sa practice tenisul de camp, indiferent de nivelul lor de joc, in timpul liber, intr-un mediu relaxant, printr-un sistem care sa ajute la cresterea nivelului tehnic, a placerii de a practica sportul si de a isi verifica posibilitatile individuale in practicarea acestui sport. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="720"/>
+        <w:ind w:start="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc505875291"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DEFINITII</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="3086C92D" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00490CB0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Termenii si expresiile folosite in curprinsul prezentului Regulament vor fi intelese si interpretate conform definitiilor de mai jos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE08164" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="0"/>
+        <w:ind w:hanging="360" w:start="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="68D09C16" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00C35509" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C35509">
-[...14 lines deleted...]
-    <w:p w14:paraId="2600F221" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autonomo Adrian Mircea Iacob - denumita in continuare ,,Autonomo Adrian Mircea Iacob”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0D559251" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD6A53">
-[...49 lines deleted...]
-        <w:r w:rsidRPr="00C35509">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuitul (,,Circuitul”) – organizarea de evenimente cu caracter sportiv amicale, neoficial, in vederea atingerii scopului Autonomo Adrian Mircea Iacob in care jucatorii inregistrati exclusiv pe platforma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C35509">
-[...64 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vor putea lua parte la meciuri de tenis, impartite pe nivelurile de joc ale jucatorilor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3429C427" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuitul se desfasoara indoor si outdoor de regula, dupa urmatoarele perioade, astfel: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>outdoor (de vara) – in perioada aprilie – octombrie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FD189F" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
-[...36 lines deleted...]
-    <w:p w14:paraId="480E563F" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Club de tenis -</w:t>
-[...13 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>indoor (de iarn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>a) – in perioada noiembrie – martie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="131163DA" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
+        <w:jc w:val="end"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Club de tenis -</w:t>
+        <w:tab/>
+        <w:t>reprezinta locul unde se desfasoara meciurile de tenis, responsabilitatea cu privire la conditiile terenului de joc, si a desfasurarii activitatii, inclusiv, dar fara a se limitat la continutul regulamentului interior al clubului si respectarii acestuia, revenindu-le exclusiv proprietarilor si administratorilor cluburilor de tenis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="360" w:start="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E30E45">
-[...33 lines deleted...]
-    <w:p w14:paraId="6AC0C84A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Conducerea Circuitului - reprezentata de catre persoanele desemnate de catre Asociatie Adrian Iacob, presedint</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="00D0B2E0" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00185D9C" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+        <w:t>Comportament nesportiv – orice fel de injurii (cum ar fi, un abuz verbal sau fizic) aduse jucatorilor, arbitrilor, spectatorilor sau personalului/conducerii Circuitului, prin orice modalitate. Comportamentul nesportiv nu va fi tolerat si se vor aplica masurile, stabilite la capitolul 3.1. Penalitati.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB5FF7">
-[...56 lines deleted...]
-    <w:p w14:paraId="5F6266F8" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conducerea Circuitului - reprezentata de catre persoanele desemnate de catre Asociatie Adrian Iacob, presedint</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jucator – orice persoana, indiferent de varsta, sex sau nivel de joc, care doreste sa participe la Circuit, asa cum este descris in prezentul Regulament;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D152171" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00567DEC" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve">Conditii meteo extreme – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>sunt reprezentate de: temperaturi extreme, fulgere, vant, ploaie sau fum, sau orice alte conditii care sunt definite de autoritatiile in domeniu ca fiind extreme si care pot conduce la imposibilitatea obiectiva de desfasurarea a unui meci de tenis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0EB0D4BB" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00DB5FF7" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Minori – persoanele cu varsta cuprinsa intre 11 si 18 ani neimpliniti;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="30DDB3E5" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00A47174" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>Jucator – orice persoana, indiferent de varsta, sex sau nivel de joc, care doreste sa participe la Circuit, asa cum este descris in prezentul Regulament;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="444B273E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nivel de joc – exista 8 niveluri de joc, de la incepatori pana la fosti jucatori de profesionisti: </w:t>
-[...160 lines deleted...]
-    <w:p w14:paraId="122D4134" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>Minori – persoanele cu varsta cuprinsa intre 11 si 18 ani neimpliniti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6D2B2CE6" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Participant – orice persoana care ia parte la desfasurarea unui eveniment, indiferent de calitatea in care participa (jucator, arbitru, spectator);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C66588F" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="005302B0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve">Nivel de joc – exista 8 niveluri de joc, de la incepatori pana la fosti jucatori de profesionisti: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”,  „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Starter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>", „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mediu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>", „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>", „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Expert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>", „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stelar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”, „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Galactic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>" si “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="6D603A17" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Regulamentul Asociatiei</w:t>
-[...37 lines deleted...]
-        <w:r w:rsidRPr="00E90905">
+        <w:t>Participant – orice persoana care ia parte la desfasurarea unui eveniment, indiferent de calitatea in care participa (jucator, arbitru, spectator);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regulamentul Autonomo Adrian Mircea Iacob – set de informatii, reguli si conditii generale de participare la evenimentele organizate de catre Asociatie si care sunt obligatorii pentru jucatorii care se inregistreaza pe platforma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prin crearea unui cont de utilizator;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA183E3" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00DC515B" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="124D54F0" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00567DEC" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sustinator – orice persoana care insoteste un jucator sau participa in calitate de spectator la desfasurarea unui turneu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC03AE1" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="589F8C59" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00C446E8" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A47174">
-[...112 lines deleted...]
-    <w:p w14:paraId="7BD81E86" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teren de joc – meciurile din cadrul unui turneu se vor desfasura pe aceeasi suprafata. In cazurile de conditii meteo extreme, asa cum sunt definite in prezentul Regulament, meciurile vor putea fi mutate pe o alta suprafata de joc, acoperita sau nu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2D1805F9" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00BD484C" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Turneu – un turneu include mai multe competitii, fiecare organizata pentru un anumit nivel de joc;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA9EEB6" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006768C1" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="720"/>
+        <w:ind w:start="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc505875292"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TAXE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4B377A02" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="630"/>
+        <w:ind w:hanging="360" w:start="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0228B5C2" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00E21836" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="360" w:start="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Urmatoarele tipuri de taxe pot fi solicitate, cuantumul lor putand fi modificat in mod unilateral de catre conducerea Circuitului:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="360" w:start="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">taxa de inscriere; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED18228" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00E21836" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">taxa anuala; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767B1897" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00E21836" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taxa outdoor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6B4486" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00E21836" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taxa indoor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D30C9A2" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00E21836" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-        <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taxa suplimentara.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B4168F" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="009C305A" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="630"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="630"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pentru a verifica cuantumul taxelor actualizate, va rugam sa consultati Anexa A.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6E9943EE" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00C24200" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="720"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:start="720"/>
+        <w:rPr/>
+      </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc505875293"/>
-      <w:r w:rsidRPr="00C24200">
-        <w:lastRenderedPageBreak/>
+      <w:r>
+        <w:rPr/>
         <w:t>REGULAMENT GENERAL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="08CFF71A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006768C1" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...2 lines deleted...]
-        <w:ind w:hanging="540"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="480" w:after="0"/>
+        <w:ind w:hanging="540" w:start="720"/>
+        <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc505875294"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Conditii de participare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D475AD1" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00EA0D83" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2573CA83" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006768C1" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:keepNext/>
+        <w:keepNext w:val="true"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...2 lines deleted...]
-        <w:ind w:hanging="540"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="60"/>
+        <w:ind w:hanging="540" w:start="720"/>
+        <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc505875295"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Contul de utilizator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662CBB1C" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="003A784A" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A784A">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pentru a putea lua parte si a utiliza serviciile si beneficiile acordate de catre platforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00E90905">
+      <w:hyperlink r:id="rId4">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003A784A">
-[...21 lines deleted...]
-    <w:p w14:paraId="5D1311DD" w14:textId="58D93D61" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, jucatorul trebuie sa isi creeze un cont de utilizator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A784A">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pe platforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00E90905">
+      <w:hyperlink r:id="rId5">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A784A">
-[...49 lines deleted...]
-    <w:p w14:paraId="3FA12C51" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se poate inscrie orice jucator amator, incepand cu varsta de 14 ani impliniti la data inscrierii in circuit, sex sau nivel de joc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="252E01E2" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In cazul minorilor, dreptul de creare, administrare si utilizare a contului de utilizator apartine parintilor/ocrotitorilor legali/profesoriilor/antrenorilor care activeaza contul si achita taxele, asa cum acestea sunt prevazute in Anexa A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710B0880" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="003A784A" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4F5208B1" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="003A784A" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A784A">
-[...119 lines deleted...]
-    <w:p w14:paraId="19244140" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006768C1" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Odata creat contul de utilizator, fiecare jucator va avea o pagina personala pe care o va putea accesa pe baza adresei de email inregistrate si a parolei. In cadrul acestei pagini personale, jucatorul se va putea inscrie la evenimentele organizate in cadrul Circuitului, isi va putea consulta rezultatele obtinute si va putea beneficia de anumite reduceri, asa cum sunt descrise in Anexa A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:keepNext/>
+        <w:keepNext w:val="true"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1440"/>
-[...5 lines deleted...]
-        <w:ind w:left="900" w:hanging="900"/>
+          <w:tab w:val="left" w:pos="720" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="60"/>
+        <w:ind w:hanging="900" w:start="900"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc505875296"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Inscrierea la turnee</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1EE7EAA6" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="003A784A" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A784A">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="0047153B">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inscrierea la turnee se face online prin plata unei taxe, prin intermediul site-ului Circuitului, folosind optiunea existenta pe pagina de turnee. Procedura de inscriere a fost realizata cu succes </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">numai in situatia in care jucatorul sau jucatorii, in cazul unei </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003A784A">
+        <w:t>numai in situatia in care jucatorul sau jucatorii, in cazul unei echipe, primeste/primesc emailul de confirmare care se trimite de catre sistem.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4221B733" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F0276C" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A784A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005A7EA5">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jucatorii </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>card, transfer bancar si depunere numerar</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="227DF1A7" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="003A784A" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve">pot plati taxa de turneu cu cardul pe site. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2C53E7A7" w14:textId="61684A05" w:rsidR="00260EA6" w:rsidRDefault="00A06AAF" w:rsidP="00260EA6">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A784A">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> De asemenea, daca meciul a fost deja programat cu ora exacta si club si jucatorul se retrage, in cazul in care adversarul nu vrea sa joace amical, jucatorul care s-a retras trebuie sa achite cele 2 ore pentru care clubul a blocat terenul. In cazul in care refuza sa achite, contul jucatorului va fi suspendat </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odata inscris la un turneu, un jucator are dreptul de a se retrage, iar taxa de turneu platita ii va fi returnata doar daca retragerea are loc cu minim 24 de ore inainte de ora oficiala de inchidere a inscrierilor Dupa aceste moment, taxa de turneu nu mai poate fi returnata indiferent de motivul care impiedica jucatorul sa participe. De asemenea, daca meciul a fost deja programat cu ora exacta si club si jucatorul se retrage, in cazul in care adversarul nu vrea sa joace amical, jucatorul care s-a retras trebuie sa achite cele 2 ore pentru care clubul a blocat terenul. In cazul in care refuza sa achite, contul jucatorului va fi suspendat </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Toc505875297"/>
-      <w:r w:rsidR="00260EA6">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">si orice premiu deja castigat de respectivul jucator va fi anulat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B71FB3C" w14:textId="77777777" w:rsidR="00260EA6" w:rsidRDefault="00260EA6" w:rsidP="00260EA6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="33CC1AEE" w14:textId="77777777" w:rsidR="00260EA6" w:rsidRDefault="00260EA6" w:rsidP="00260EA6">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="70A522F0" w14:textId="4EBFEBF6" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00260EA6">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Nivel de joc</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B562C99" w14:textId="77777777" w:rsidR="00260EA6" w:rsidRPr="006768C1" w:rsidRDefault="00260EA6" w:rsidP="00260EA6">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0A3A458E" w14:textId="5D0206FA" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00705649">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La evenimentele organizate de catre Circuit, se poate inscrie orice persoana, de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sex masculin sau feminin, indiferent de numarul de ani in tenis, care a implinit varsta de 1</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="788B0F81" w14:textId="2C404D96" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve"> sex masculin sau feminin, indiferent de numarul de ani in tenis, care a implinit varsta de 14 ani, prin crearea contului de utilizator conform instructiunilor de la punctul 1.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t>Minorii cu varsta cuprinsa intre 10 si 1</w:t>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00E90905">
+        <w:t xml:space="preserve">Minorii cu varsta cuprinsa intre 10 si 14 ani pot participa la competitii cu acordul si sub supravegherea parintilor/octrotitorilor legali. Inscrierea acestora pe platforma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> si plata taxelor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>vor fi efectuate de catre parinti sau de catre ocrotitorul legal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DECD8A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Circuitul Sport Challenge utilizeaza 8 niveluri de joc, astfel: </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="437FDC68" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>Circuitul utilizeaza 8 niveluri de joc, astfel: ,,Entry”,  „Starter", „Mediu", „Master", „Expert", „Stelar”, „Galactic" si “Pro”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">La inscrierea pe platforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00E90905">
+      <w:hyperlink r:id="rId7">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">orice jucator nou are posibilitatea de a se autoevalua in functie de ceilalti jucatori inscrisi in cadrul Circuitului ori de a contacta conducerea Circuitului, printr-un email transmis la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00E90905">
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>contact@competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in vederea stabilirii nivelului de joc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B37613E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="369A4ABC" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pentru a vedea descrierea nivelurilor de joc, va rugam sa consultati Anexa B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5831E583" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F34603" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0D3EBCEB" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006768C1" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Toc505875298"/>
-      <w:r w:rsidRPr="006768C1">
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2.1. </w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>Modificarea nivelului de joc</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="3AE22D2F" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nivelul de joc al unui jucator se poate modifica pe parcursul anului, in functie de urmatorii factori:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EC2531" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00B954A6" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="540"/>
+        <w:ind w:hanging="540" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B954A6">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rezultatele obtinute din meciurile de tenis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5B765C" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="2160"/>
+        <w:ind w:hanging="360" w:start="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Prin acumularea</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="7FA7DE41" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>Prin acumularea unui procent victorii/meciuri jucate mai mare de 85% pe parcursul ultimelor 15 meciuri de tenis, se iau in considerare doar victoriile cu jucatori de acelasi nivel sau de nivel superior, respectiv infrangerile cu jucatorii de acelasi nivel sau de nivel inferior. Nu se iau in calcul nici victoriile, nici infrangerile prin W.O. sau Ab. Daca un jucator este promovat, infrangerile cu respectivul jucator nu mai sunt luate in calcul. Daca un jucator atinge procentul de 85% ca urmare a faptului ca trei infrangeri nu mai sunt luate in calcul dat fiind faptul ca au fost cu trei jucatori diferiti care au fost promovati intre timp, respectivul jucator nu va mai fi promovat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6606611E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440" w:leader="none"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Astfel, u</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B23EBB">
+        <w:t xml:space="preserve">Astfel, un jucator este avansat la nivelul superior dupa ce au fost inregistrate rezultatele turneului, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">cu exceptia situatiei in care este avansat prin decizie </w:t>
-[...67 lines deleted...]
-    <w:p w14:paraId="1DC89F55" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>cu exceptia situatiei in care este avansat prin decizie administrativ, care poate fi luata in orice faza a oricarui turneu.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Un jucator poate promova la un nivel superior de joc prin aceasta modalitate, indiferent de clasamentul la simplu in momentul inregistrarii rezultatelor. Daca un jucator atinge pragul de 85% in timpul unui turneu acesta nu va fi promovat decat daca si dupa terminarea turneului are in continuare acest procentaj de 85%.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440" w:leader="none"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="820" w:right="115"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:ind w:start="820" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Victoriile cu jucatori care la ora meciului aveau procent victorii / infrangeri sub 15% in cele 7 meciuri precedente si, deci, conform regulamentului ar fi putut fi retrogradati nu se iau in calcul fiind considerate victorii cu jucatori de nivel inferior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B169946" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...10 lines deleted...]
-        <w:ind w:left="820" w:right="114"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="820" w:end="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In cazul in care un jucator de Master, de exemplu, invinge un alt jucator de Expert, aceasta victorie va fi contabilizata ca doua victorii in calculul raportul</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>In cazul in care un jucator de Master, de exemplu, invinge un alt jucator de Expert, aceasta victorie va fi contabilizata ca doua victorii in calculul raportului victorii / infrangeri ale acelui jucator cu conditia ca jucatorul de nivel Expert care a fost invins sa aiba la momentul meciului un procent de victorii / meciuri de peste 15 % in ultimele 7 meciuri la nivelul Expert. Daca respectivul jucator invins de la Expert nu are 7 meciuri jucate in total, dar are cel putin 2 victorii obtinute in meciurile jucate la Expert contra unor jucatori care au cel putin 15% la victorii / meciuri in ultimele 7 meciuri jucate la Expert, atunci acel meci Master vs Expert va fi luat in calcul ca 2 victorii in istoricul jucatorului de Master. Daca respectivul jucator invins de la Expert nu are 7 meciuri jucate la nivelul Expert si nici minim 2 victorii obtinute deja la Expert, atunci acea victorie impotriva lui va fi contabilizata ca o singura victorie in contul jucatorului de Master care l-a invins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ui</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Se iau in calcul inclusiv meciurile din cadrul competitiei de Cupa Davis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="820" w:end="116"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> victorii / infrangeri ale acelui jucator cu conditia ca jucatorul de nivel Expert care a fost invins sa aiba la momentul meciului un procent de victorii / meciuri de peste 15 % in ultimele 7 meciuri la nivelul Expert. Daca respectivul jucator invins de la Expert nu are 7 meciuri jucate in total, dar are cel putin 2 victorii obtinute in meciurile jucate la Expert contra unor jucatori care au cel putin 15% la victorii / meciuri in ultimele 7 meciuri jucate la Expert, atunci acel meci Master vs Expert va fi luat in calcul ca 2 victorii in </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Daca arbitrul sesizeaza ca e un caz de subevaluare se va verifica cu toti arbitrii care au arbitrat respectivul jucator in ultimele 6 meciuri sau mai putin daca nu are atatea meciuri jucate si, de asemenea, cu ultimii 6 adversari sau mai putin daca nu are atatea meciuri jucate si va fi promovat sau nu in functie de raspunsurile arbitrilor si ale jucatorilor. Daca e un raspuns mai mult pt promovare sau e egal va fi promovat, daca sunt mai multe raspunsuri pentru mentinere, nu va fi promovat. Raspunsurile jucatorilor si ale arbitrilor vor fi comunicate respectivului jucator precum si pe grupul de facebook al competitii-sportive.ro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="820" w:end="114"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...88 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Daca un jucator reclama un caz de subevaluare – vor fi intrebati ultimii 6 arbitri care l-au arbitrat pe acel jucator si, de asemenea, ultimii 6 adversari sau mai putini daca nu a avut 6 adversari in total, si daca sunt mai multe raspunsuri in favoarea promovarii sau e egalitate incluzand votul celui ce a facut reclamatia, va fi promovat, daca nu, va ramane la nivelul respectiv. Un jucator care reclama o subevaluare, dar raspunsurile celorlalti jucatori si arbitri nu ii dau dreptate, va avea un vot care va valora cat jumatate de vot pe viitor in astfel de situatii. La 2 reclamatii consecutive care nu au fost confirmate de ceilalti jucatori si arbitri, nu va mai avea drept de vot pe viitor in ceea ce priveste cazurile de subevaluare si, cu scuzele de rigoare, nu se vor mai da curs reclamatiilor acestuia legate de subevaluarile unor jucatori. Raspunsurile jucatorilor si ale arbitrilor vor fi communicate respectivului jucator, pe grupul de facebook al Autonomo Adrian Mircea Iacob precum si celui ce a facut reclamatia. Jucatorului reclamat i se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">va </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>comunica si cine a facut</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reclamatia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EF9D25" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...9 lines deleted...]
-        <w:ind w:left="820" w:right="116"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="820" w:end="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Orice reclamatie primita pe email referitoarea la nivelul de joc al unui jucator va fi automat postata pe grupul de facebook si supusa procedurii de mai sus. Daca in ultimele 6 meciuri jucate sau printre ultimii 6 arbitri care l-au arbitrat pe respectivul jucator se gaseste o ruda de gradul 1 al acelui jucator sau un fost partener de dublu atunci votul acelui jucator / arbitru nu va fi luat in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>calcul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345D1988" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="exact" w:line="484" w:before="51" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Un jucator care a castigat 2 turnee cu premii o excursie din ultimele 4 jucate va fi automat promovat</w:t>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Un jucator care a castigat 2 turnee cu premii o excursie din ultimele 4 jucate va fi automat promovat. Un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jucator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odata</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="49"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>promovat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nivelul</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="50"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>superior</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="46"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>urmare</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="49"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atingerii</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="49"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nivelului</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="49"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="49"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>85</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="48"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>victorii/infrangeri in ultimele 15 meciuri jucate, nu va mai fi retrogradat la nivelul inferior indiferent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>motiv, mai putin in cazul in care sufera de un handicap fizic evident sau in cazul in care in urma unui sondaj facut pe facebook la care vor raspunde ultimii 6 arbitri care l-au arbitrat precum si ultimii 6 adversari, majoritatea va decide ca poate juca la nivelul inferior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A94EF8" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="118"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="80" w:after="0"/>
+        <w:ind w:start="820" w:end="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In cazul unui jucator care este la primul turneu si primul arbitru care il arbitreaza recomanda oprirea din turneu a jucatorului respectiv pe motiv de subevaluare, va fi oprit din turneu si i se vor returna banii platiti pe taxa de inscriere in cosul sau virtual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64478042" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...1 lines deleted...]
-        <w:ind w:left="820" w:right="119"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="820" w:end="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="1D2029"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un jucator va putea fi promovat in orice moment indiferent cat de aproape este sau nu de un </w:t>
-[...16 lines deleted...]
-        <w:ind w:left="820" w:right="113"/>
+        <w:t>Un jucator va putea fi promovat in orice moment indiferent cat de aproape este sau nu de un turneu final. La acel urmator turneu va putea juca la nivelul superior in cazul in care se califica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="820" w:end="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Retrogradarea se poate face doar cu acordul jucatorului si daca jucatorul in cauza a pierdut un procent de minimum 85% din meciurile disputate la un anumit nivel in ultimele 7 meciuri disputate cu exceptia cazurilor in care acel jucator a fost promovat la nivelul respectiv in urma atingerii procentului de 85% sau in urma castigarii a 2 turnee cu premii excursii din ultimele 4 jucate. Se iau in considerare doar infrangerile cu jucatori de acelasi nivel sau de nivel inferior, respectiv victoriile cu jucatorii de acelasi nivel (mai putin cele cu jucatori care au peste 85% infrangeri in ultimele 7 meciuri si care, deci, ar trebui sa fie de nivel inferior) sau de nivel superior. Nu se iau in calcul nici victoriile, nici infrangerile prin W.O. sau Ab. Daca un jucator este retrogradat, victoriile cu respectivul jucator nu mai sunt luate in calcul. Daca un jucator atinge procentul de 15% ca urmare a faptului ca trei victorii nu mai sunt luate in calcul dat fiind faptul ca au fost cu trei jucatori diferiti care au fost retrogradati intre timp, respectivul jucator va fi retrogradat daca este de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F82815">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>acord.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59457F68" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...10 lines deleted...]
-        <w:ind w:left="820" w:right="115"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...33 lines deleted...]
-        <w:ind w:left="820" w:right="114"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cazul echipelor de dublu nivelul de joc va fi calculate ca medie a nivelurilor de joc de la dublu ale celor doi membri care formeaza echipa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820" w:end="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Toti jucatorii vor avea nivelul de dublu mai mare sau egal cu cel de simplu, cu exceptia celor care au un procentaj mai mic de 85% de victorii la simplu la un anumit nivel in ultimele 7 meciuri si care, astfel, s-ar incadra la nivelul inferior la simplu, insa prefera sa joace in continuare la nivelul superior. Acesti jucatori pot avea nivelul de dublu mai jos decat cel de simplu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759753F2" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="497C7169" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Retrogradarea la un nivel inferior se poate face daca jucatorul in cauza a pierdut un procent de minimum 85% din meciurile disputate la un anumit nivel cu o conditia de participare la minimum 7 meciuri de tenis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4617A4C8" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00B954A6" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="2160"/>
+        <w:ind w:hanging="360" w:start="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="14196C1E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:hanging="540"/>
+        <w:ind w:hanging="540" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B954A6">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Decizie administrativa a </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2E557E1C" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>Decizie administrativa a conducerii Circuitului:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="2160"/>
+        <w:ind w:hanging="360" w:start="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="20D3CF64" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00B954A6" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Modificarea de nivel, atat privind promovarea, cat si retrogradarea,</w:t>
-[...93 lines deleted...]
-    <w:p w14:paraId="78C7F349" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00B954A6" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>Modificarea de nivel, atat privind promovarea, cat si retrogradarea, se poate realiza si prin decizia conducerii Circuitului atunci cand aceasta constata, prin orice mijloace ca autoevaluarea nivelului de joc al unui jucator este gresita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="2160"/>
+        <w:ind w:hanging="360" w:start="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="29CD2E0F" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Retrogradarea</w:t>
-[...37 lines deleted...]
-    <w:p w14:paraId="3F6CB6B6" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve">Retrogradarea unui jucator la nivelul imediat inferior va fi posibila si prin decizia conducerii, fie in urma autosesizarii, fie la cererea jucatorului,  in situatia in care se considera ca exista o motivare evidenta care sa justifice o asemenea decizie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="48AA45F9" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00B954A6" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B954A6">
-[...35 lines deleted...]
-    <w:p w14:paraId="474B43D6" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00B954A6" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modificarea nivelului de joc se poate face atat inainte cat si in timpul unui turneu prin decizia administrativa a conducerii Circuitului..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2D76558A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00C60AA4" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B954A6">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B954A6">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daca nivelul de joc al unui jucator este modificat, selectarea nivelului unui eveniment la care acesta poate participa se va face cu referinta la noul sau nivel, din momentul comunicarii acesteia pe pagina personala a jucatorului de pe site-ul Circuitului. Daca jucatorul este deja inscris la un turneu pe vechiul sau nivel, conducerea Circuitului are dreptul de a corecta acest lucru prin inscrierea sa la respectivul turneu cu referire la noul sau nivel, daca este posibil </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(inscrierea se va face cu acordul jucatorului pentru ca e posibil ca acesta sa nu mai doreasca sa participe la noul nivel, caz in care i se va returna taxa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:start="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In cadrul Circuitului, modificarea nivelului jucatorilor nu se poate face prin acumularea, respectiv prin pierderea de puncte. Aceste sistem pe niveluri de joc este folosit strict pentru generarea locului in clasamentul de nivel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In cazul in care vor interveni modificari legate de modalitatile de promovare in clasamente, conducerea Circuitului le va aduce la cunostinta jucatorilor prin newsletter.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...78 lines deleted...]
-    <w:p w14:paraId="3CBB33D0" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006C3E05" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext/>
+        <w:keepNext w:val="true"/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...2 lines deleted...]
-        <w:ind w:hanging="540"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="480" w:after="0"/>
+        <w:ind w:hanging="540" w:start="720"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc505875299"/>
-      <w:r w:rsidRPr="006C3E05">
+      <w:bookmarkStart w:id="10" w:name="_Toc505875299"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Desfasurarea turneelor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="006C3E05">
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BF75B2" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D10B7">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Toate turneele ce au loc sub egida </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00E90905">
+      <w:hyperlink r:id="rId9">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="70132446" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006C3E05" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+        <w:t>, se desfasoara in conformitate cu prevederile prezentului Regulament, precum si ale Codului de Conduita si Regulamentul Jocului de Tenis, aprobate de ITF, in cazul in care nu exista prevederi contrare in prezentul Regulament.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:keepNext/>
+        <w:keepNext w:val="true"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...2 lines deleted...]
-        <w:ind w:hanging="540"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="60"/>
+        <w:ind w:hanging="540" w:start="720"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc505875300"/>
-      <w:r w:rsidRPr="006C3E05">
+      <w:bookmarkStart w:id="11" w:name="_Toc505875300"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Categorii de turnee</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="29637FF3" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00501113" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00501113">
-[...70 lines deleted...]
-    <w:p w14:paraId="6930641E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00501113" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Circuitul include doua (2) categorii de turnee: Turneele normale si Turneele Premium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="007DC0BF" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00501113">
-[...28 lines deleted...]
-    <w:p w14:paraId="73581DCD" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cele doua (2) categorii de turnee se diferentiaza prin:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="180"/>
+        <w:ind w:hanging="180" w:start="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>conditiile de participare,;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167C2714" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="180"/>
+        <w:ind w:hanging="180" w:start="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>importanta si</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="33F3F4F8" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+        <w:t>importanta si dimensiunea (numarul total de jucatori participanti);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="180"/>
+        <w:ind w:hanging="180" w:start="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00501113">
-[...14 lines deleted...]
-    <w:p w14:paraId="3109AB9B" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00501113" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beneficiile acordate jucatorilor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="180"/>
+        <w:ind w:hanging="180" w:start="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00501113">
-[...21 lines deleted...]
-    <w:p w14:paraId="5B092728" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00501113" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>punctajele, conditiile de acces pe tabloul de concurs, nivelul de mediatizare si gradul de vizibilitate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="09301F2C" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00501113">
-[...21 lines deleted...]
-    <w:p w14:paraId="16289535" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Turneele din cadrul Circuitului sunt accesibile tuturor jucatorilor inscrisi in cadrul Circuitului. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1541"/>
-[...2 lines deleted...]
-        <w:ind w:right="122"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:ind w:hanging="360" w:start="1540" w:end="122"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nota: Turneele Premium sunt turnee cu calificare bazate pe criteriile enumerate in descrierile ulterioare ale acestor tipuri de turnee din prezentul regulament.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF0CAE7" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="09A4BFB0" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006C3E05" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:keepNext/>
+        <w:keepNext w:val="true"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...2 lines deleted...]
-        <w:ind w:hanging="540"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="60"/>
+        <w:ind w:hanging="540" w:start="720"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc505875301"/>
-      <w:r w:rsidRPr="006C3E05">
+      <w:bookmarkStart w:id="12" w:name="_Toc505875301"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Intocmirea tablourilor de concurs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="105A6628" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...21 lines deleted...]
-    <w:p w14:paraId="770DCE3E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tablourile principale de concurs sunt intocmite automat prin tragere la sorti de catre sistemul informatic al Circuitului. Aceasta modalitate de formare a tablourilor este valabila pentru toate turneele din cadrul Circuitului.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="67AE05D3" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...21 lines deleted...]
-    <w:p w14:paraId="1A225FAC" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Capii de serie sunt stabiliti inainte de tragerea la sorti pentru intocmirea tabloului de concurs. In cazul in care mai multi jucatori au acelasi punctaj, departajarea se va face luand in considerare numarul de turnee disputate si vechimea in Circuit. Acelasi procedeu de stabilire a capilor de serie va fi urmat si in cazul echipelor de dublu folosind pentru departajare, in cazul in care exista mai multe echipe de acelasi nivel si punctaj, media acelorasi parametri ca pentru tabloul de simplu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="33BD122A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Punctajul aferent competitiei va fi stabilit in functie de numarul de jucatori inscrisi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776EB670" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6D59D714" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...15 lines deleted...]
-    <w:p w14:paraId="2A9D05CA" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Numarul capilor de serie, atat la competitiile de simplu, cat si la cele de dublu, este dat de urmatorul tabel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="7846" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="722" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:noVBand="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2046"/>
         <w:gridCol w:w="1140"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1159"/>
         <w:gridCol w:w="1140"/>
         <w:gridCol w:w="1203"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A06AAF" w:rsidRPr="00543FB6" w14:paraId="597902D4" w14:textId="77777777" w:rsidTr="009A02CD">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="605"/>
+          <w:trHeight w:val="605" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64F3E308" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="2"/>
-              <w:ind w:left="222"/>
+              <w:spacing w:before="2" w:after="0"/>
+              <w:ind w:start="222"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Numar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>pozitii</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">pe </w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>tablou</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B59A323" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="4"/>
-              <w:ind w:left="78"/>
+              <w:spacing w:before="4" w:after="0"/>
+              <w:ind w:start="78"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>0-11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38D471DF" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="4"/>
-              <w:ind w:left="99"/>
+              <w:spacing w:before="4" w:after="0"/>
+              <w:ind w:start="99"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>-23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4921511A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="4"/>
-              <w:ind w:left="102"/>
+              <w:spacing w:before="4" w:after="0"/>
+              <w:ind w:start="102"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E312B2A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="4"/>
-              <w:ind w:left="80"/>
+              <w:spacing w:before="4" w:after="0"/>
+              <w:ind w:start="80"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>-95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F51A021" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="4"/>
-              <w:ind w:left="102"/>
+              <w:spacing w:before="4" w:after="0"/>
+              <w:ind w:start="102"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A06AAF" w:rsidRPr="00543FB6" w14:paraId="636E5130" w14:textId="77777777" w:rsidTr="009A02CD">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="587"/>
+          <w:trHeight w:val="587" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="126E6DFD" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="222"/>
+              <w:spacing w:lineRule="exact" w:line="252" w:before="1" w:after="0"/>
+              <w:ind w:start="222"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>Numarul</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>capilor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>serie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="317E36C3" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="78"/>
+              <w:spacing w:lineRule="exact" w:line="250" w:before="1" w:after="0"/>
+              <w:ind w:start="78"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5207A4FD" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="99"/>
+              <w:spacing w:lineRule="exact" w:line="250" w:before="1" w:after="0"/>
+              <w:ind w:start="99"/>
+              <w:rPr/>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1159" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A516910" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="102"/>
+              <w:spacing w:lineRule="exact" w:line="250" w:before="1" w:after="0"/>
+              <w:ind w:start="102"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
+              <w:rPr/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7038348C" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="80"/>
+              <w:spacing w:lineRule="exact" w:line="250" w:before="1" w:after="0"/>
+              <w:ind w:start="80"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3744BF5E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00255E48" w:rsidRDefault="00A06AAF" w:rsidP="009A02CD">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="102"/>
+              <w:spacing w:lineRule="exact" w:line="250" w:before="1" w:after="0"/>
+              <w:ind w:start="102"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00255E48">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A2D88B0" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5FE19124" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00693118" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6B89FDAC" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00693118" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00693118">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Publicarea tablourilor de concurs si a rezultatelor. Lista de asteptare</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="27D5A965" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t>Publicarea tablourilor de concurs si a rezultatelor. Lista de asteptare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4AD04F8C" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...49 lines deleted...]
-    <w:p w14:paraId="34888F1E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabloul de concurs aferent fiecarui eveniment din cadrul unui turneu va fi completat prin tragere la sorti si publicat, alaturi de programarea meciurilor, pe site-ul Circuitului. Odata ce programarea unui meci este publicata pe site, ea nu mai poate fi modificata decat in cazul unor conditii meteo extreme sau in cazul in care, dintr-o eroare de programare, nu sunt terenuri disponibile pentru a juca sau orice alt motiv organizatoric. Un meci de tenis nu va putea fi reprogramat la cererea jucatorilor, indiferent de motivul care a cauzat solicitarea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="820"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Eroare de programare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FE3298" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...2 lines deleted...]
-        <w:ind w:left="1540" w:right="113" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="113"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-organizatorii au programat meciul in afara intervalelor declarate de jucator/ echipa la inscrierea in turneu sau comunicate prin email (la turneele la care este posibil acest lucru; nu se iau intervale din partea jucatorilor prin alta modalitate in afara emailului.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E7BE2C" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
-[...3 lines deleted...]
-        <w:ind w:left="820"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:ind w:start="820"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>- meci programat in afara disponibilitatilor oferite de club</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A77665E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="719EE974" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786F0804" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...14 lines deleted...]
-        <w:r w:rsidRPr="00E90905">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dupa publicarea tabloului de concurs pe site-ul </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00253E05">
-[...56 lines deleted...]
-        <w:r w:rsidRPr="00E90905">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in situatia in care unul din jucatori nu poate juca la ora si ziua anuntata, acesta are obligatia sa anunte conducerea Circuitului prin transmiterea unui email la adresa de contact de pe site-ul </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00253E05">
-[...105 lines deleted...]
-    <w:p w14:paraId="56936B7A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cu minimum doua (2) ore inainte de ora oficiala a meciului, in vederea anuntarii adversarului. Jucatorul care nu va juca va pierde meciul prin forfait sau, daca meciul e in primul tur, in locul lui va intra primul jucator de pe lista de asteptare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In mod exceptional, in cazul in care</w:t>
-[...191 lines deleted...]
-        <w:r w:rsidRPr="00E90905">
+        <w:t xml:space="preserve">In mod exceptional, in cazul in care pe lista de asteptare nu este disponibil niciun jucator, iar jucatorul care este in imposibilitate de a participa la meci cunoaste un jucator care l-ar putea inlocui, doar daca este de acelasi nivel de joc sau nivel inferior, atunci respectivul jucator il va putea inlocui pe tablou, cu conditia sa aiba cont de utilizator pe site-ul  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>Aceasta inlocuire (numele jucatorului care il va inlocui) trebuie anuntata de jucatorul care se retrage in momentul retragerii). In cazul in care nu exista lista de asteptare sau jucator anuntat de cel care se retrage, locul vacant va putea fi ocupat prin anunt pe grupul de facebook de catre primul care se anunta prin comment la postarea publicata in acest sens, anunturile prin mesaj privat nu se iau in calcul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708F020E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00F82815" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="394ED204" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...70 lines deleted...]
-    <w:p w14:paraId="1FDBB1E8" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jucatorii inscrisi pe lista de asteptare vor fi anuntati sa joace in ordinea in care s-au inscris pe lista, cu exceptia situatiei in care sunt jucatori care sunt dispusi sa plateasca taxa de turneu, asa cum este prevazuta in Anexa A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4A44CB93" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...38 lines deleted...]
-    <w:p w14:paraId="4C42AC61" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve">Cei care achita taxa de turneu vor avea prioritate, chiar daca s-au inscris mai tarziu pe lista de asteptare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="820" w:right="117"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820" w:end="117"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Intr-un sistem de grupe, daca un jucator sau o echipa declara forfait, atunci in clasament meciul respectiv se va considera pierdut prin abandon de catre jucatorul/echipa care a declarat forfait si castigat de catre jucatorul / echipa care a beneficiat de acest forfait. Daca respectivul jucator / echipa este inlocuit pe tablou de catre alt jucator / echipa, acesta din urma nu va mosteni rezultatele celui in locul caruia a intrat pe tablou.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734325D7" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="720F8DA8" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...49 lines deleted...]
-    <w:p w14:paraId="59BA5D3E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daca un jucator anunta ca este obligat sa declare forfait iar apoi, la ora meciului, se constata ca oricum meciul nu s-ar fi putut juca din cauza conditiilor meteo, atunci meciul va fi reprogramat si forfait-ul initial anulat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5D97ED10" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...49 lines deleted...]
-    <w:p w14:paraId="286E5AFA" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daca un jucator declara forfait si ulterior se razgandeste, dar intre timp rezultatul meciului a fost trecut pe tablou si/sau adversarul/rezerva a fost anuntat (a), meciul va ramane pierdut prin forfait. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2CA4EC55" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...14 lines deleted...]
-    <w:p w14:paraId="4E0B459B" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un meci odata publicat pe tablou sau confirmat cu cei doi jucatori in ceea ce priveste ziua si/sau ora, chiar daca inca nu a fost publicat pe tablou, nu va putea fi reprogramat, cu exceptia situatiei in care este o eroare din partea Circuitului.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217A2526" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00253E05">
-[...133 lines deleted...]
-    <w:p w14:paraId="65EFF479" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="00253E05" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In cazul in care turneul depaseste perioada initial anuntata la inscriere, meciurile care inca nu au fost disputate vor putea fi programate doar cu acordul prealabil al jucatorilor. Astfel, un jucator poate solicita amanarea disputarii meciului cu maximum patru (4) saptamani de cand ii este comunicata programarea meciului respectiv. Daca unul din jucatori nu poate juca in nicio zi din perioada de patru (4) saptamani, atunci acesta va pierde meciul prin forfait.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4182C5B6" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="006C3E05" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:keepNext/>
+        <w:keepNext w:val="true"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...2 lines deleted...]
-        <w:ind w:hanging="540"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="240" w:after="60"/>
+        <w:ind w:hanging="540" w:start="720"/>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc505875302"/>
-      <w:r w:rsidRPr="006C3E05">
+      <w:bookmarkStart w:id="13" w:name="_Toc505875302"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Participarea la competitii</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="50E7A557" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="61BEECB8" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
-[...3 lines deleted...]
-        <w:ind w:left="720" w:firstLine="0"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:start="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inscrierea la competitiile de simplu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748C412E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="43AD88F5" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inscrierea la competitiile de simplu se face doar la nivel egal sau superior nivelului autoevaluat al jucatorilor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736BF398" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0F6D1132" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
-[...77 lines deleted...]
-    <w:p w14:paraId="6639721F" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un jucator se poate inregistra in mai multe competitii de simplu din cadrul turneului. Astfel, un jucator de nivel „Starter", se poate inscrie si la nivelul „Starter" si la nivelul „Medium" in acelasi turneu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="44DBE9A0" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
-[...55 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daca un jucator participa la doua niveluri de joc, isi poate alege, ordinea in care sa joace meciurile de tenis, unul dupa altul, cu pauza de un meci intre ele sau cu o pauza mai mare de un meci.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In acest sens el trebuie sa notifice exclusiv prin email echipa </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="1154CC"/>
             <w:u w:val="single" w:color="1154CC"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="1154CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>de optiunea sa, in cazul in care are una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> . Circuitul va face demersurile necesare in limite permise de Cluburile de Tenis si terenuirle de tenis disponibile sa raspunda pozitiv </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="439E7B36" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve"> . Circuitul va face demersurile necesare in limite permise de Cluburile de Tenis si terenuirle de tenis disponibile sa raspunda pozitiv acestei solicitari</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="31E9A986" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="005020B6" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
-[...56 lines deleted...]
-    <w:p w14:paraId="6C194A86" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In cazul retragerii sau neprezentarii la turneu a unui jucator inscris pe tabloul unui turneu, pozitia jucatorulu va ramane libera (in cazul in care nu va exista vreun jucator cu nivel coresponzator care doreste sa ocupe locul vacant) adversarul lui urmand sa beneficieze de tur liber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="214CF682" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
-[...3 lines deleted...]
-        <w:ind w:left="720" w:firstLine="0"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:start="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inscrierea la competitiile de dublu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2099AE92" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="42CAEC9B" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nivelul la care se poate inscrie o echipa de dublu va fi egal sau superior nivelului de joc al echipei calculat prin media nivelurilor celor doi jucatori componenti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE3E0C7" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2A3336C5" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplu: O pereche Medium + Expert, cu nivel echivalent Master, poate participa la competitii de dublu de nivel Master sau Expert in timp ce o pereche Master + Expert, poate participa numai la competitii de dublu de nivel Expert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C8DC71" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
-[...14 lines deleted...]
-    <w:p w14:paraId="79BD895A" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ca si la simplu, o echipa de dublu se poate inscrie la mai multe niveluri la acelasi turneu, daca nivelurile respective sunt egale sau superioare nivelului echivalent de joc al echipei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="820" w:right="112"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820" w:end="112"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Un jucator nu poate participa la o proba de dublu la un nivel care e cu doua niveluri mai jos decat nivelul lui la dublu sau la simplu chiar daca nivelul echipei din care face parte este egal sau mai mic cu nivelul probei la care s-a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>inscris.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA1957E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="37F0BE31" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Inscrierile se fac online pe siteul </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00E90905">
+      <w:hyperlink r:id="rId14">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>asa cum este detaliat la punctul 1.1.1.</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="29BD3937" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve">asa cum este detaliat la punctul 1.1.1.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5B48BD88" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="003B73A3" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
-[...56 lines deleted...]
-    <w:p w14:paraId="109C0059" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inscrierea online pentru echipele de dublu presupune plata unei taxe de concurs, asa cum este prevazuta in Anexa A din prezentul Regulament.  Plata pentru ambii jucatori poate fi efectuata de catre persoana care va inscrie echipa in cadrul Circuitului.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4BC60610" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
-[...70 lines deleted...]
-        <w:r w:rsidRPr="00E90905">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inscrierea la competitiile de dublu este considerata efectuata de indata ce unul din jucatori face inscrierea online nefiind necesara confirmarea partenerului (intrucat se presupune ca aceasta inscriere se face cu acordul partenerului de joc). Este necesar ca ambii jucatori sa aiba cont de utilizator pe siteul </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="06E36257" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:t xml:space="preserve">  pentru a se putea inscrie la dublu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5C4064DE" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">pe </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jucatorului care va opera inregistrarea i se va solicita sa-si aleaga partenerul de joc dintre cei inscrisi deja pe </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t xml:space="preserve">platforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00E90905">
+      <w:hyperlink r:id="rId16">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008524D0">
-[...35 lines deleted...]
-    <w:p w14:paraId="2D6A7A82" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si va plati taxa pentru ambii parteneri. In urma incheierii procedurii de inregistrare, un email de confirmare va fi trimis ambilor jucatori ai echipei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1080"/>
-[...4 lines deleted...]
-        <w:ind w:left="720" w:firstLine="0"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:hanging="0" w:start="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inlocuirea unui echipe de dublu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EA893E" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:hanging="360" w:start="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="820" w:right="114"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...41 lines deleted...]
-    <w:p w14:paraId="7C9FA5BC" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Se considera ca o echipa de jucatori s-a retras dintr-un turneu din momentul in care cel putin unul dintre jucatori se retrage, conform prevederilor de la punctul 2.4.2. In cazul in care partenerul sau doreste sa participe in continuare la turneu, acesta isi poate alege un alt partener pentru a forma o echipa cu care sa se inscrie doar cu conditia ca sa nu fi jucat inca in acel turneu cu partenerul care s-a retras si ca echipa sa fie eligibila. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="13A6163C" w14:textId="77777777" w:rsidR="00A06AAF" w:rsidRPr="008524D0" w:rsidRDefault="00A06AAF" w:rsidP="00A06AAF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008524D0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Locul echipei retrase ramane disponibil si poate fi ocupat de o alta echipa cu nivel corespunzator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AFB5DD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...7 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6C9A3F36" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="541" w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_bookmark14"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Desfasurarea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>turneului</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7477E9CF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="820"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="153" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Formatul competitiilor:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5073A0A6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...10 lines deleted...]
-    <w:p w14:paraId="7EE6F38A" w14:textId="15D63793" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> se vor desfasura sub forma unui tablou eliminatoriu sau sub forma unui tablou cu grupe formate din trei jucatori care joaca fiecare cu</w:t>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:ind w:hanging="0" w:start="1540" w:end="123"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Turneele normale se vor desfasura sub forma unui tablou eliminatoriu sau sub forma unui tablou cu grupe formate din trei jucatori care joaca fiecare cu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>fiecare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1A0345" w14:textId="2CF18D3E" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> se vor organiza grupe de cate patru (4)</w:t>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="0" w:start="1540" w:end="121"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In cadrul Turneelor Premium se vor organiza grupe de cate patru (4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jucatori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FC5DEF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...7 lines deleted...]
-        <w:ind w:left="820"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sistemul de desfasurare a meciurilor de tenis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F7C5C2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="114" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="51" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Turneele in cadrul Circuitului vor incepe, de regula, miercurea si se termina in cel mult 13 zile mai tarziu (uneori vor putea fi prelungite din motive organizatorice). Turul intai se va juca de regula sambata (calificarile se vor juca miercuri, joi sau vineri), turul doi se va juca de regula duminica, tururile urmatoare urmand a se desfasura conform instructiunilor de la descrierea turneului de la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>inscriere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793D01CA" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="117" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="117"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Se va juca doar un meci pe zi, cu exceptia cazurilor cand, din motive obiective, (conditii meteo extreme, jucatori din alte orase care nu se mai pot intoarce, sau optiunea jucatorilor), vor fi programate doua meciuri intr-o zi. Nu se vor programa doua meciuri pe zi fara acordul jucatorilor implicati.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347A94A6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...7 lines deleted...]
-        <w:ind w:left="1540" w:right="115" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Formatul de desfasurare al partidelor este urmatorul: atat la simplu cat si la dublu - cel mai bun din trei seturi; . Exceptie o face situatia in care primele doua (2) seturi (inclusiv perioada de incalzire) au o durata mai mare de 2,5 ore. In aceasta situatie setul decisiv se va desfasura sub forma unui maxi tie-break. Este permis la inceputul partidei ca jucatorii sa aleaga sa joace setul decisiv in forma unui maxi tie-break, doar in situatia in care aceasta alegere nu ar putea influenta alti jucatori, cum ar fi intocmirea in conditii de egalitate a unui clasament pe grupe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EAE2DB" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...10 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Sistemul „No Ad" nu va fi folosit nici la simplu, nici la dublu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300D3ABB" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...7 lines deleted...]
-        <w:ind w:left="820"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Punctualitate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B276F12" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="820" w:right="1472"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="480" w:before="52" w:after="0"/>
+        <w:ind w:start="820" w:end="1472"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Meciurile de tenis se vor desfasura in ordinea stabilita si anuntata de catre Circuit. Jucatorii trebuie sa fie pregatiti in momentul in care meciul de tenis este anuntat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30104B4A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...2 lines deleted...]
-        <w:ind w:left="1540" w:right="114" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Orice jucator care nu este pregatit pentru meci, precum si orice jucator care intarzie mai mult de cincisprezece (16) minute fata de ora stabilita (respectiv fata de ora la care terenul este gata dupa meciul precedent, arbitrul e la teren si meciul poate incepe in caz de intarziere fata de ora oficiala), va fi considerat ca pierzand meciul prin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>forfait.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C251D49" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="116" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="116"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>De asemenea, jucatorului care a intarziat mai mult de cincisprezece (16) minute fata de ora stabilita, ii se vor putea aplica penalitati, asa cum sunt prevazute mai jos la punctul 3.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E17DB2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...2 lines deleted...]
-        <w:ind w:left="1540" w:right="115" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Cele 16 minute se considera scurse in momentul in care ceasul arata 15 minute :59 de secunde peste ora la care ar trebui sa inceapa meciul. (ora oficiala sau ora la care e gata terenul  si arbitrul pentru inceperea meciului in caz de intarziere a meciurilor datorita prelungirii meciurilor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>precedente).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039FD907" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00ED0A5A">
-[...10 lines deleted...]
-        <w:ind w:left="1540" w:right="120" w:hanging="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Daca un jucator intarzie mai putin de 16 minute, insa perioada in care el a intarziat face ca totalul de plata pe teren sa fie mai mare cu jumatate de ora atunci acea jumatate de ora trebuie achitata de cel ce a intarziat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Penalitati.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nu se vor aplica exceptii de la aceasta regula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="51" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:ind w:left="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>In cazul in care unul din jucatori/arbitri nu poate ajunge la meci la timp pentru ca este implicat intr-un alt meci in cadrul Circuitului, acesta nu va pierde prin forfait pentru o intarziere mai mare de 16 minute, el urmand a fi asteptat de catre adversar pentru a incheia meciul in care este deja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>implicat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="123"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>In situatia in care toti jucatorii implicati in meci intarzie, acestia vor pierde meciul respectiv si, in cazul unui tablou eliminatoriu vor pierde si meciul urmator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Nu se vor aplica exceptii de la aceasta regula.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="9"/>
+        <w:t>Joc continuu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="114" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Fiecare meci de tenis va incepe dupa  ce  jucatorii vor  termina  incalzirea  care  dureaza exact 10 minute cronometrate de catre arbitru, respectiv de catre unul sau ambii jucatori in cazul meciurilor fara arbitru. Exercitiile de streching trebuie facute inainte de ora oficiala de inceput a meciului, respectiv inainte de ora la care terenul pe care trebuie sa se joace meciul e gata de joc. Jocul trebuie sa fie continuu, fara ca vreunul dintre adversari sa intarzie nejustificat desfasurarea competitiei. Jocul nu se va opri nici dupa primul game al seturilor sau in timpul tie-break-ului, schimbarea terenurilor facandu-se fara pauza de odihna. Din momentul iesirii mingii si pana la repunerea ei in joc nu vor trece mai mult de 25 de secunde din momentul in care jucatorul are cel putin doua mingi de joc la el. Al doilea serviciu va fi executat imediat dupa primul, fara pauza. La schimbarea terenurilor pauza nu va fi mai mare de 90 de secunde. Intre seturi pauza nu va fi mai mare de 120 de secunde. Terenul se va schimba dupa un numar impar de game-uri. Daca intr-un set se vor fi jucat un numar par de game-uri, terenul se va schimba dupa incheierea primul game al setului urmator. Jucatorul care primeste va fi pregatit de retur atunci cand adversarul sau va fi pregatit sa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>implicat.</w:t>
-[...11 lines deleted...]
-        <w:ind w:left="1540" w:right="123" w:hanging="720"/>
+        <w:rPr/>
+        <w:t>serveasca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:spacing w:before="9"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Daca un jucator de pe un alt teren sau o terta persoana, precum si daca o minge (alta decat cele implicate in meciul respectiv) intra in terenul de joc, meciul de tenis se opreste pana la eliminarea factorului perturbator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...38 lines deleted...]
-        <w:spacing w:before="10"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5C98A36C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1" w:rsidP="00113EE1">
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1541"/>
-[...1 lines deleted...]
-        <w:ind w:hanging="721"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="721" w:start="1540"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_bookmark15"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="15" w:name="_bookmark15"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Arbitraj</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C24145" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="2"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+        <w:ind w:start="820" w:end="123"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Regulile de mai jos se aplica exclusiv meciurilor ce fac parte din cadrul turneelor la care se asigura prezenta unui arbitru de scaun la fiecare meci.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02755738" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="330"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>La inceputul fiecarui meci de tenis, arbitrul va informa jucatorii cu privire la regulile principale de desfasurare a meciului de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>tenis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8D691A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="119"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="1" w:after="0"/>
+        <w:ind w:start="1540" w:end="119"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Arbitrajul este asigurat la fiecare meci de tenis de catre un arbitru de scaun delegat din partea Circuitului. Deciziile arbitrului sunt definitive si nu vor putea fi contestate de catre jucatori. Arbitrii delegati sunt arbitri de scaun. Arbitrii de scaun vor tine scorul meciului de tenis si statistica pe telefon, urmand ca la finalul meciului sa apara automat pe site-ul </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:t>rezultatul si statistica meciului de tenis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>respectiv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02929309" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5" w:after="0"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:start="1900"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Arbitrul are dreptul de a decide cu privire la:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D54DBCF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6B818903" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="361"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="361" w:start="2260"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>intreruperea meciului de tenis in cazul unor probleme medicale ale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jucatorilor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637218D2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...2 lines deleted...]
-        <w:ind w:right="119"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2260" w:end="119"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>suspendarea sau anularea meciului de tenis in cazul unor intarzieri ale jucatorilor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2F1D50" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="361"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="293"/>
+        <w:ind w:hanging="361" w:start="2260"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>suspendarea meciului de tenis in cazul unor conditii meteo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>extreme;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4984448D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2261"/>
-[...2 lines deleted...]
-        <w:ind w:right="118"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="242"/>
+        <w:ind w:hanging="360" w:start="2260" w:end="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>echipamentul unor jucatori, in cazul in care nu respecta prevederile capitolului 3 ale prezentului Regulament in ceea ce priveste vestimentatia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>corespunzatoare;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7246C1CA" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2261"/>
-[...1 lines deleted...]
-        <w:ind w:right="116"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2260" w:end="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>atentionarea sau excluderea unui spectator/persoana care insoteste un jucator sa se indeparteze de terenul de joc si/sau sa paraseasca locatia unde se desfasoara meciul de tenis sau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>turneul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F856A28" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2261"/>
-[...1 lines deleted...]
-        <w:ind w:right="121"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2260" w:end="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aplicarea oricarei masuri regulamentare si a oricarei penalitati in ceea ce priveste conduita jucatorilor, spectatorilor sau a persoanelor care insotesc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jucatorii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C46391A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0D09799C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1" w:rsidP="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1541"/>
-[...1 lines deleted...]
-        <w:ind w:hanging="721"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="721" w:start="1540"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_bookmark16"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Dreptul de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>retragere</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8AFD02" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="115"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="103" w:after="0"/>
+        <w:ind w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Un jucator sau o echipa au dreptul de a se retrage dintr-o competitie. Retragerea va fi considerata anuntata si taxa de concurs achitata va putea fi returnata daca, jucatorul sau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>echipa,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>transmite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>inainte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>martea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>dinainte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>miercurea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>cand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>incepe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>turneul,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>ora</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52191D6D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="114"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">12.00 P.M., intentia de retragere prin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SMS </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>la numarul afisat pe site-ul</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.competitii-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">sau prin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">email </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>la</w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>contact@competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>( respectiv inainte de programarea meciului si notificarea jucatorilor implicati de respectiva programare)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BC"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288AC76D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="201" w:after="0"/>
+        <w:ind w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Daca retragerea de la participarea la un turneu nu este anuntata in perioada de timp si in conditiile specificate mai sus, taxa de concurs achitata nu va putea fi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>returnata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F11587E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="119"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:start="1540" w:end="119"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Retragerea sub o alta forma (de exemplu, prin neprezentare la turneu) nu este considerata a fi retragere anuntata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077CC6F3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1500" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>In cazul in care un jucator sau o echipa de jucatori nu isi anunta absenta de la participarea la turneu prin modalitatile prevazute de prezentul Regulament, pot fi aplicate sanctiuni suplimentare asa cum sunt descrise la capitolul 3.1. Penalitati.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E8FE6A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="39" w:after="0"/>
+        <w:ind w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00ED0A5A">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Daca jucatorul sau echipa retrasa de la participarea la un turneu, doreste sa revina asupra deciziei de retragere, acesta poate solicita reinscrierea la acelasi turneu, doar inainte de afisarea tablourilor.(Nu se garanteaza in acest caz reinscrierea, daca aceasta s-a facut dupa terminarea perioadei de inscrieri). Se poate solicita si ulterior publicarii tablourilor inscrierea in concurs insa aceasta se va face doar daca jucatorii pot fi introdusi fara a trage din nou la sorti tablourile de concurs (pe locuri de abandon, in grupe cu bye...etc). Nu se accepta reinscrierea in concurs a celor care s-au retras dupa publicarea tablourilor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F85A3E0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...9 lines deleted...]
-    <w:p w14:paraId="4F1EAE74" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1" w:rsidP="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...7 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="192" w:after="0"/>
+        <w:ind w:hanging="541" w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_bookmark17"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Clasamente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67177739" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="120"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="154" w:after="0"/>
+        <w:ind w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>La fiecare nivel de joc exista cate un clasament de simplu si unul de dublu, calculat pe parcursul unui an calendaristic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE94E4C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Punctele vor fi adaugate in urma castigarii lor in cadrul evenimentelor organizate de catre Circuit si vor fi pierdute scurgerea unui an calendaristic de la adaugarea lor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476D7BB2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Clasamentele vor fi actualizate pe masura castigarii punctelor, la iesirea din turnee a jucatorilor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2F3D72" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...17 lines deleted...]
-        <w:spacing w:before="3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3" w:after="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="1540"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Punctaj - nivel de baza, capital de intrare, punctaj total.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0360ED84" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="117"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="52" w:after="0"/>
+        <w:ind w:start="1540" w:end="117"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nivel de baza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> Toate punctajele de la toate cele 9 niveluri de joc, atat la simplu cat si la dublu, pornesc de la un nivel de baza unic, de 0 puncte. Punctajul in clasament este dat de activitatea jucatorului in cadrul Circuitului, in timp ce nivelul este stabilit de nivelul performantei in practicarea tenisului.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534FF9D6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="115"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>In urma unei modificari a nivelului de joc, punctajul jucatorului pe noul sau nivel la trecerea la nivel superior (pentru nivelurile Starter - Expert) porneste de la numarul de turnee jucate de acel jucator la nivelul de mai jos inmultit cu numarul minim de puncte pentru acele turnee. Se considera ca jucatorul promovat ar fi jucat la noul nivel exact acelasi numar de turnee ca la nivelul de la care a fost promovat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E306920" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="114"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId35"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>In cazul modificarii prin trecerea la nivel inferior, jucatorul pastreaza toate punctele acumulate mai sus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623DB70E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="39" w:after="0"/>
+        <w:ind w:start="1540" w:end="122"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00ED0A5A">
-[...10 lines deleted...]
-        <w:ind w:left="1540" w:right="122"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>In cazul promovarii de la Expert la Stelar, jucatorul va primi 200 de puncte la Stelar, iar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>in cazul promovarii de la Stelar la Galactic acesta va primi 100 de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>puncte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:ind w:left="1540" w:right="115"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Punctaj total. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Punctajul total luat in calcul pentru determinarea fiecarui clasament este calculat insumand punctele obtinute de jucator de la toate turneele la care a participat pe parcursul ultimilor 52 de saptamani din care vor fi scazute orice penalizari in puncte primite in decursul perioadei standard de referinta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="201" w:after="0"/>
+        <w:ind w:start="1540"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:ind w:left="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Punctajul minim din clasament este zero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="1540" w:end="123"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...19 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>In cazul egalitatii de punctaj, pentru departajarea jucatorilor in clasament se vor lua in considerare, in ordine, urmatoarele:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC9B644" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1718"/>
-[...2 lines deleted...]
-        <w:ind w:right="122" w:firstLine="0"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1718" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="201" w:after="0"/>
+        <w:ind w:hanging="0" w:start="1540" w:end="122"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la simplu: numarul de turnee de simplu disputate, avantajat fiind jucatorul care a disputat mai multe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>turnee;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61623DD2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1697"/>
-[...2 lines deleted...]
-        <w:ind w:right="123" w:firstLine="0"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1697" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="199" w:after="0"/>
+        <w:ind w:hanging="0" w:start="1540" w:end="123"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la dublu: numarul de turnee de dublu disputate, avantajata fiind echipa care a jucat mai multe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>turnee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EA8984" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="200" w:after="0"/>
+        <w:ind w:start="1540"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Punctarea competitiilor de simplu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AA59D5" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="52" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Punctarea competitiilor de simplu se face conform tabelului de mai jos, in functie de numarul de tururi jucate in cadrul Circuitului si de tipul turneului.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C62922D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...2 lines deleted...]
-        <w:ind w:left="1540"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="200" w:after="0"/>
+        <w:ind w:start="1540"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Turneele Series cu simpla eliminare </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>se puncteaza astfel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8EA27C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:before="11"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="7376" w:type="dxa"/>
+        <w:jc w:val="start"/>
         <w:tblInd w:w="1903" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="10" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01e0" w:firstRow="1" w:noVBand="0" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="989"/>
-        <w:gridCol w:w="1081"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="811"/>
+        <w:gridCol w:w="1079"/>
+        <w:gridCol w:w="902"/>
+        <w:gridCol w:w="810"/>
         <w:gridCol w:w="720"/>
-        <w:gridCol w:w="914"/>
-        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="913"/>
+        <w:gridCol w:w="962"/>
         <w:gridCol w:w="1001"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED0A5A" w14:paraId="2C3A3FC7" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1021"/>
+          <w:trHeight w:val="1021" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E6D2759" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="56" w:line="276" w:lineRule="auto"/>
-              <w:ind w:left="129" w:right="54"/>
+              <w:spacing w:lineRule="auto" w:line="276" w:before="56" w:after="0"/>
+              <w:ind w:start="129" w:end="54"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Numar jucatori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C8B655C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="56"/>
-              <w:ind w:left="34"/>
+              <w:spacing w:before="56" w:after="0"/>
+              <w:ind w:start="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ABC6712" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="56"/>
-              <w:ind w:left="15"/>
+              <w:spacing w:before="56" w:after="0"/>
+              <w:ind w:start="15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78CADFB3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="56"/>
-              <w:ind w:left="301"/>
+              <w:spacing w:before="56" w:after="0"/>
+              <w:ind w:start="301"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19F4BEC8" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="56"/>
-              <w:ind w:left="309"/>
+              <w:spacing w:before="56" w:after="0"/>
+              <w:ind w:start="309"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>QF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D47AFBC" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="56"/>
-              <w:ind w:left="252" w:right="222"/>
+              <w:spacing w:before="56" w:after="0"/>
+              <w:ind w:start="252" w:end="222"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>R16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="222D982A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="56"/>
-              <w:ind w:left="254" w:right="267"/>
+              <w:spacing w:before="56" w:after="0"/>
+              <w:ind w:start="254" w:end="267"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>R32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A334711" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="56"/>
-              <w:ind w:left="274"/>
+              <w:spacing w:before="56" w:after="0"/>
+              <w:ind w:start="274"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>R64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0A5A" w14:paraId="2DF2FD49" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="508"/>
+          <w:trHeight w:val="508" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51AD7EA6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="129"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="129"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07E0797B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="296"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="296"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A1089F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="327"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="327"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41D4AAA8" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="289"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="289"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16A3C248" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2360F011" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58E68096" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DDFCE1D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0A5A" w14:paraId="33D03531" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="507"/>
+          <w:trHeight w:val="507" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DEBAFB0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="129"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="129"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35BFC86E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="296"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="296"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19790778" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="327"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="327"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53204276" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="289"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="289"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17A287BB" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="37"/>
-              <w:ind w:left="237"/>
+              <w:spacing w:before="37" w:after="0"/>
+              <w:ind w:start="237"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="513DC2C3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="496584A9" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="569F2EB8" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0A5A" w14:paraId="2D70244A" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="510" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5595654D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="129"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:start="129"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9-15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F5C2645" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="296"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:start="296"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="902" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D350319" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="296"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:start="296"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25C4D4B6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="308"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:start="308"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B212310" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="237"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:start="237"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="114AC13B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="239" w:right="222"/>
+              <w:spacing w:before="1" w:after="0"/>
+              <w:ind w:start="239" w:end="222"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BE3B28C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="694594F3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0A5A" w14:paraId="6FDA4ECA" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="432" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="422D07F2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="28"/>
-              <w:ind w:left="129"/>
+              <w:spacing w:before="28" w:after="0"/>
+              <w:ind w:start="129"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>16-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54969951" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="28"/>
-              <w:ind w:left="296"/>
+              <w:spacing w:before="28" w:after="0"/>
+              <w:ind w:start="296"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="902" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3084A06D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="28"/>
-              <w:ind w:left="296"/>
+              <w:spacing w:before="28" w:after="0"/>
+              <w:ind w:start="296"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B0B53EE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="28"/>
-              <w:ind w:left="308"/>
+              <w:spacing w:before="28" w:after="0"/>
+              <w:ind w:start="308"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C9FC59A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="28"/>
-              <w:ind w:left="237"/>
+              <w:spacing w:before="28" w:after="0"/>
+              <w:ind w:start="237"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="086C6D68" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="28"/>
-              <w:ind w:left="239" w:right="222"/>
+              <w:spacing w:before="28" w:after="0"/>
+              <w:ind w:start="239" w:end="222"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42ADD4B2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="28"/>
-              <w:ind w:left="254" w:right="234"/>
+              <w:spacing w:before="28" w:after="0"/>
+              <w:ind w:start="254" w:end="234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21C5870F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="31DB0E7C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="9"/>
+              <w:spacing w:before="9" w:after="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3BC78230" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="0"/>
-              <w:ind w:left="468"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:start="468"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0A5A" w14:paraId="3ED40E0D" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="403"/>
+          <w:trHeight w:val="403" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="250D960B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="67"/>
-              <w:ind w:left="129"/>
+              <w:spacing w:before="67" w:after="0"/>
+              <w:ind w:start="129"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>32-64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1081" w:type="dxa"/>
+            <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1541E4D0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="67"/>
-              <w:ind w:left="236"/>
+              <w:spacing w:before="67" w:after="0"/>
+              <w:ind w:start="236"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="902" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BF3B79D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="67"/>
-              <w:ind w:left="296"/>
+              <w:spacing w:before="67" w:after="0"/>
+              <w:ind w:start="296"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FD7B06A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="67"/>
-              <w:ind w:left="308"/>
+              <w:spacing w:before="67" w:after="0"/>
+              <w:ind w:start="308"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4097BD0E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="67"/>
-              <w:ind w:left="297"/>
+              <w:spacing w:before="67" w:after="0"/>
+              <w:ind w:start="297"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="913" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="183CA751" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="67"/>
-              <w:ind w:left="239" w:right="222"/>
+              <w:spacing w:before="67" w:after="0"/>
+              <w:ind w:start="239" w:end="222"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcW w:w="962" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69EB911C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:p>
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="67"/>
-              <w:ind w:left="254" w:right="234"/>
+              <w:spacing w:before="67" w:after="0"/>
+              <w:ind w:start="254" w:end="234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1001" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:start w:val="single" w:sz="8" w:space="0" w:color="808080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:end w:val="single" w:sz="8" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D2AD257" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="682BD645" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="9"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3AE1E9DE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="52"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Turneele Serie cu grupe se vor puncta astfel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D5C73D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...8 lines deleted...]
-    <w:p w14:paraId="2F491D9E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1802"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1802" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Pentru tablouri de o grupa de 3 punctajele acordate sunt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>urmatoarele:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2302018E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...13 lines deleted...]
-        <w:ind w:left="1540" w:right="6552"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="442" w:before="194" w:after="0"/>
+        <w:ind w:start="1540" w:end="6552"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Locul I: 90 de puncte; Locul II: 45 de puncte; Locul III: 20 de puncte;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C0CD0C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...7 lines deleted...]
-        <w:spacing w:before="6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="625C8FD0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1790"/>
-[...1 lines deleted...]
-        <w:ind w:left="1789" w:hanging="250"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1790" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="250" w:start="1789"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pentru tablourile de 2 grupe complete de 3 jucatori (6 jucatori in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>total):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14060FEF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...9 lines deleted...]
-    <w:p w14:paraId="111F826B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1778"/>
-[...1 lines deleted...]
-        <w:spacing w:before="197"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1778" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="197" w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cel ce termina pe locul 3 in grupa primeste 20 de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DAED49" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="69CDB5A6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1800"/>
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="123" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="278" w:before="1" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="123"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cel ce termina pe 2 in grupe si nu se califica pe tabloul eliminatoriu primeste 45 de puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BEA0FD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1793"/>
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="120" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1793" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="196" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cel ce termina pe locul 2 in grupe si se califica pe tabloul eliminatoriu unde pierde in semifinala primeste 45 de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1332B645" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1822"/>
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="118" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1822" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cel ce termina pe locul 1 in grupe, dar e cel mai slab loc 1 si trebuie sa joace o semifinala pe care o pierde primeste 90 de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B873CED" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...15 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="278" w:before="149" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="123"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Cei ce ajung in finala indiferent in ce modalitate primesc 90 de puncte, cel ce castiga finala primeste 150.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6723D577" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...7 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="35"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6163A83D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1790"/>
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="117" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1790" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="117"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pentru tablourile de 2 grupe de 3, dar una incompleta cu un singur jucator (dintre cei 4 jucatori, cel care va fi singur in grupa va fi capul de serie numarul 1, adica cel mai bine clasat jucator din turneu. Are practic un "bye" cum ar veni - o analogie cu tablourile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eliminatorii).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473A17D5" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="202" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="123"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Semifinala se va juca intre capul de serie numarul 1, adica jucatorul care vine din grupa in care a fost singur si locul 2 din cealalta grupa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB120E5" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="200" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="123"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Punctajele se dau identic ca la punctul B, adica cel ce pierde in semifinala ramane cu 45 de puncte, finalistul cu 90 si campionul cu 150.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1847B4DB" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...9 lines deleted...]
-    <w:p w14:paraId="11F1E9DD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1843"/>
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="118" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1843" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="39" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pentru tablourile de 2 grupe de 3, dar una incompleta cu 2 jucatori vom proceda identic ca la punctul C. In plus, mai e de mentionat punctajul jucatorului de pe 2 in grupa cu 2 jucatori: 20 de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A56E86" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...9 lines deleted...]
-    <w:p w14:paraId="50A84301" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1773"/>
-[...2 lines deleted...]
-        <w:ind w:left="1772" w:hanging="233"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1773" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="151" w:after="0"/>
+        <w:ind w:hanging="233" w:start="1772"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pentru tablourile de 3 grupe complete de 3 jucatori ( 9 jucatori in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>total):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621F6F1A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:before="8"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00ED0A5A">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1220" w:right="1320" w:bottom="1200" w:left="620" w:header="0" w:footer="1012" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AECCADC" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...12 lines deleted...]
-        <w:spacing w:before="7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>puncte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD68B98" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="265"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="265" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
-        <w:br w:type="column"/>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>cel ce termina pe locul 3 in grupa primeste 20 de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>puncte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB6302B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1A62B578" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="289"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="289" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="272" w:start="288"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>cel ce termina pe 2 in grupe si nu se califica pe tabloul eliminatoriu primeste 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D879E2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7EF804AE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="280"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="280" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="263" w:start="279"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>cel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>termina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>pe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>locul</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>grupe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>califica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>pe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>tabloul</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>eliminatoriu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>unde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>pierde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD88685" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00ED0A5A">
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1500" w:right="1320" w:bottom="1200" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
-[...2 lines deleted...]
-            <w:col w:w="8777"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:cols w:num="2" w:equalWidth="false" w:sep="false">
+            <w:col w:w="1481" w:space="40"/>
+            <w:col w:w="8778"/>
           </w:cols>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CAD40CF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="40" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>semifinala primeste 45 de puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9C0A48" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="16435821" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1788"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1788" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="248" w:start="1787"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>cei ce termina pe locul 1 in grupe si pierd in semifinala primeste 90 de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3098BA17" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="177" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Finalistul indiferent cum a ajuns in finala primeste 150 de puncte, campionul 250.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D21F475" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...15 lines deleted...]
-    <w:p w14:paraId="23096053" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1812"/>
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="113" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1812" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="174" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t xml:space="preserve">Pentru tablourile de 3 grupe de 3, dar a treia grupa e incompleta, e doar un jucator ( sunt 7 jucatori in total): jucatorul din grupa incompleta care va fi capul de serie numarul 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>merge in semifinala unde va juca cu cel mai bun loc 2 din celelalte 2 grupe si va primi 45 de puncte pentru prezenta in semifinale. Dintre cei 7 jucatori, cel care va fi singur in grupa va fi capul de serie numarul 1. Are practic un "bye" cum ar veni - o analogie cu tablourile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>eliminatorii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C12413" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="142" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>In rest, punctajele vor fi identice cu cele de la punctul E.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8EBD8A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...15 lines deleted...]
-    <w:p w14:paraId="611BB78B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1843"/>
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="115" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1843" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="174" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Pentru tablourile de 3 grupe de 3, dar a treia grupa e incompleta, sunt doar 2 jucatori ( sunt 8 jucatori in total) : jucatorul de pe locul 1 din grupa incompleta merge desigur in semifinala unde va juca cu cel mai bun loc 2 din celelalte 2 grupe si va primi 90 de puncte pentru prezenta in semifinale. Dintre cei 8 jucatori, in grupa incompleta va fi capul de serie numarul 1 si un alt jucator aleatoriu, mai putin, desigur, cap de serie numarul 2 si 3 care vor fi in grupa 1, respectiv in grupa 2 - cele 2 grupe complete de cate trei</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>jucatori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5D35D9" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="278" w:before="139" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Jucatorul ce termina pe locul 2 in grupa cu 2 jucatori va primi 20 de puncte si nu se va putea califica mai departe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A658894" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...5 lines deleted...]
-        <w:sectPr w:rsidR="00ED0A5A">
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1500" w:right="1320" w:bottom="1200" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="443554C8" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4D024D47" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1824"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1824" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="94" w:after="0"/>
+        <w:ind w:hanging="284" w:start="1823"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Pentru tablourile de 4 grupe complete de 3 jucatori (12 jucatori in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>total):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5B87B7" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00ED0A5A">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId45"/>
+          <w:footerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId47"/>
+          <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1500" w:right="1320" w:bottom="1200" w:left="620" w:header="0" w:footer="1012" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1500" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38284ABD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>puncte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E13AAC" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0F94A7C3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="265"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="265" w:leader="none"/>
+        </w:tabs>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>cel ce termina pe locul 3 in grupa primeste 20 de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>puncte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F49E0F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="47608475" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="289"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="289" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="272" w:start="288"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>cel ce termina pe 2 in grupe si nu se califica pe tabloul eliminatoriu primeste 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC662A1" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="64112609" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="280"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="280" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="263" w:start="279"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>cel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>termina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>pe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>locul</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>grupe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>califica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>pe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>tabloul</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>eliminatoriu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>unde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>pierde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00ED0C94" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00ED0A5A">
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1500" w:right="1320" w:bottom="1200" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
-[...2 lines deleted...]
-            <w:col w:w="8777"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1500" w:footer="1012" w:bottom="1200"/>
+          <w:cols w:num="2" w:equalWidth="false" w:sep="false">
+            <w:col w:w="1481" w:space="40"/>
+            <w:col w:w="8778"/>
           </w:cols>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21082D0F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="40" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>sferturi primeste 45 de puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B56121" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="365C1BAC" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1793"/>
-[...2 lines deleted...]
-        <w:ind w:left="820" w:right="119" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1793" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="278"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>cel ce termina pe locul 1 in grupe, e cel mai slab loc 1 si pierde sfertul primeste 90 de puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069E6E34" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="35"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="278"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="123"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Toti semifinalistii indiferent cum au ajuns in semifinale primesc 90 de puncte, finalistul 150 si campionul 250.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322E8D2E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="35"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="57360D3F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1733"/>
-[...2 lines deleted...]
-        <w:ind w:right="115" w:firstLine="719"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1733" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Pentru tablourile de 4 grupe de 3 precum acesta din care o grupa e incompleta are un singur jucator : jucatorul care e singur in grupa si care e capul de serie numarul 1 va juca direct in sferturi cu cel mai bun loc 2 din celelalte 3 grupe si daca pierde in sferturi primeste 45 de puncte, daca castiga si se califica in semifinale primeste 90 si de acolo mai departe ca la punctul H.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA71509" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...18 lines deleted...]
-        <w:ind w:left="820" w:right="115" w:firstLine="719"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="278" w:before="139" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>. Pentru tablourile de 4 grupe de 3 precum acesta din care o grupa e incompleta are doar 2 jucatori : capul de serie numarul 1 va fi in aceasta grupa incompleta s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>i inca un jucator stabilit aleatoriu mai putin capii de serie 2, 3 si 4 care, desigur, vor fi in celelalte 3 grupe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2383FD13" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="281" w:before="193" w:after="0"/>
+        <w:ind w:firstLine="719" w:start="820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Lucrurile se intampla identic ca la punctul I cu mentiunea ca cel ce termina pe 2 in grupa incompleta de doi jucatori primeste 20 de puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199085CA" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="35"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="820"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="1" w:after="0"/>
+        <w:ind w:start="820"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Turneele Finale din Series si Turnee Campionilor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>se puncteaza astfel: fiecare victorie obtinuta valoreaza 100 de puncte indiferent de faza turneului in care este obtinuta acea victorie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEEEAE6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...15 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="151" w:after="0"/>
+        <w:ind w:start="820" w:end="123"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>In cazul unui turneu cu o singura grupa de patru (4) jucatori, punctajele oferite vor fi urmatoarele:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C72B08C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00ED0A5A">
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1500" w:right="1320" w:bottom="1200" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1500" w:footer="1012" w:bottom="1200"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76EBAB85" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="6552"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="439" w:before="39" w:after="0"/>
+        <w:ind w:start="1540" w:end="6552"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Locul I: 150 de puncte; Locul II: 90 de puncte; Locul III: 45 de puncte; Locul IV: 20 puncte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A200427" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
+        <w:ind w:start="1540"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Punctarea competitiilor de dublu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494C294E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Competitiile de dublu sunt punctate identic cu cele de simplu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744611A1" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...22 lines deleted...]
-        <w:spacing w:before="12"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12" w:after="0"/>
         <w:rPr>
           <w:sz w:val="34"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="169BA244" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="34"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...7 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="541" w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_bookmark18"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Conduita</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BACBAA8" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="121" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="121"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Pe toata durata desfasurarii meciurilor de tenis, precum si cat timp se afla la locul de desfasurare a acestora, fiecare jucator trebuie sa aiba un comportament adecvat si o conduita potrivita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74426434" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...2 lines deleted...]
-        <w:ind w:left="1540" w:right="116" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="116"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Jucatorilor le este strict interzis sa foloseasca un limbaj licentios ori sa aiba un comportament obscen sau violent fata de orice persoana aflata in incinta de desfasurare a meciului de tenis. De asemenea, este interzisa aruncarea oricarui obiect pe terenul de joc sau in vecinatatea lui, cu exceptia mingii si aceea doar in cursul meciului, in scopul de a obtine punct. Orice comportament de natura sa creasca starea de tensiune sau sa provoace un disconfort adversarului, cum ar fi dar nelimitandu-se la aprecieri asupra nivelului de joc, aprecieri asupra stilului de joc, proteste nejustificate, atitudini lipsite de fairplay, va fi sanctionat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320B08D7" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="121" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="121"/>
         <w:jc w:val="both"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conducerea Circuitului nu isi asuma raspunderea pentru incidentele cauzate de catre</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>persoanele care participa la evenimente (indiferent de calitatea in care participa:</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>jucator, arbitru,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>spectator).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C194EF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="820"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Echipament si imbracaminte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EFDCD8" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="119" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="119"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Orice jucator se va purta intr-un mod civilizat si profesionist si va avea o tinuta de tenis curata si uzual acceptata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF6CA03" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:right="116" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="116"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In ceea ce priveste imbracamintea neacceptata, precum si identificatorii (logograme), va rugam sa consultati Articolul IV, sectiunea C din Regulamentul ITF (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
+      <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.itftennis.com/media/277969/277969.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B09322" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="820"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId49"/>
+          <w:footerReference w:type="default" r:id="rId50"/>
+          <w:footerReference w:type="first" r:id="rId51"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conduita spectatorilor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAC9E9A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...12 lines deleted...]
-        <w:ind w:left="1540" w:right="113" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="113"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>In cadrul desfasurarii meciurilor de tenis poate fi permisa prezenta pe marginea terenului de joc doar cu acceptul celuilat jucator/ celeilalte echipe si doar cu aprobarea arbitrului. Este posibil ca din motive organizatorice clubul de tenis sa interzica prezenta pe marginea terenurilor alaturate a sustinatorilor jucatorilor respectivi sau a oricarei alte persoane in afara de jucatori si arbitri.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A20F15C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...2 lines deleted...]
-        <w:ind w:left="1540" w:right="120" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Daca o persoana va refuza sa paraseasca terenul de joc, inclusiv proximitatea exterioara a terenului de joc (poate fi interzisa prezenta inclusiv in tribunele exterioare terenului sau pe marginea terenului), atunci jucatorul pe care il sustine direct sau indirect (prin deranjarea adversarului), va fi descalificat. Respectivul jucator poate fi descalificat chiar daca persoana de pe margine nu recunoaste pe care dintre jucatori sustine (arbitrul/conducerea Circuituluiare dreptul unilateral de a descalifica, jucatorul pe care considera ca il sustine persoana/persoanele care refuza sa paraseasca terenul de joc, respectiv terenurile alaturate).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD7FF56" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...10 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>De asemenea, spectatorilor le este interzis, pe parcursul desfasurarii meciului de tenis sa:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E94CDE1" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...2 lines deleted...]
-        <w:ind w:hanging="721"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="721" w:start="1540"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>discute cu jucatorii implicati in meci – va putea fi considerat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>coaching;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAAF081" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...2 lines deleted...]
-        <w:ind w:right="121"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="720" w:start="1540" w:end="121"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>comenteze deciziile arbitrilor, sa strige out sau sa faca zgomote care pot deranja jucatorii implicati sau alti jucatori de pe terenurile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>alaturate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D94E71" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...7 lines deleted...]
-        <w:spacing w:before="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="370709EE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="541" w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_bookmark19"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Penalitati</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2414B91E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="278" w:before="151" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Abaterile pentru nerespectarea prevederilor prezentului Regulament, precum si a celor Regulamentului ITF vor fi sanctionate dupa cum urmeaza:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CE1AF3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:ind w:hanging="361"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="197" w:after="0"/>
+        <w:ind w:hanging="361" w:start="2260"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In cazul primei abateri, sanctiunea va fi un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Avertisment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ECA64F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...2 lines deleted...]
-        <w:ind w:hanging="361"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="361" w:start="2260"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In cazul celei de-a doua abateri, sanctiunea va fi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Punct</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>pierdut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B4E9DB" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="361" w:start="2260"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId52"/>
+          <w:footerReference w:type="default" r:id="rId53"/>
+          <w:footerReference w:type="first" r:id="rId54"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Incepand cu a treia abatere, toate abaterile se sanctioneaza cu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Game</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>pierdut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517C697F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="39" w:after="0"/>
+        <w:ind w:start="1540" w:end="113"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>contului. Perioada de suspendare porneste de fiecare data cand se intampla o recidiva de la nivelul imediat urmator perioadei de suspendare care a fost deja aplicata in cazul respectivului jucator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="202" w:after="0"/>
+        <w:ind w:start="1595"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Printre abaterile care duc la aplicarea unor sanctiuni sportive sunt, dupa cum urmeaza:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...36 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="40161AD8" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2261"/>
-[...1 lines deleted...]
-        <w:ind w:right="118"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="480" w:start="2260" w:end="118"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>contestarea frecventa a deciziilor arbitrilor, contestari ce nu se rezuma la incercuirea urmei si rugarea arbitrului sa coboare, ci tensioneaza partida prin discutii inutile ulterioare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B10B9BF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2261"/>
-[...1 lines deleted...]
-        <w:ind w:hanging="543"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="543" w:start="2260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>indicarea altor urme decat cele reale in mod constant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB28FBB" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="603" w:start="2260"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>injurii adresate oricarei persoane</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C40CD61" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="618" w:start="2260"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aruncarea frecventa a rachetei sau a mingilor in mod violent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D13D0E9" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="558" w:start="2260"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bucuria ostentativa si care poate deranja la greseli nefortate ale adversarului</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C427035" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="618" w:start="2260"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>abandonarea unui meci pe motiv de subevaluare a adversarului -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD77AF2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="677" w:start="2260" w:end="121"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>orice alta situatie care tensioneaza atmosfera si strica buna dispozitie a celor implicati in meci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649459A6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="740" w:start="2260" w:end="117"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>email-uri sau sms-uri, postari publice pe un ton nepotrivit transmise catre echipa noastra sau cu privire la alti participanti din</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Circuit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4016F0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="606" w:start="2260"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>replici acide legate de stilul de joc al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>adversarului.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BCC2A9" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="545" w:start="2260" w:end="121"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>inscrierea cu rea credinta la un nivel inferior celui de joc. In mod complementar vor fi retrase orice rezultate obtinute si restituite eventualele</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>premii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FDFE08" w14:textId="16444B81" w:rsidR="00F60F1D" w:rsidRDefault="00F60F1D">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2260"/>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2260" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="545" w:start="2260" w:end="121"/>
+        <w:jc w:val="start"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Refuzul de plati terenul se sanctioneaza de la prima abatere direct cu suspendarea pe termen nelimitat a contului jucatorului respectiv si anularea oricarui premiu castigat de catre acel jucator ca urmare a activitatii sale din circuit de pana la acel moment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F84C68E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...9 lines deleted...]
-    <w:p w14:paraId="0532ED28" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="115"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Inscrierea la urmatorul eveniment al Circuitului se va putea face </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>numai dupa expirarea</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>perioadei de suspendare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3655F320" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="10"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7A1C2092" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...7 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="44" w:after="0"/>
+        <w:ind w:hanging="541" w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_bookmark20"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Contestatii</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241A8357" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="112" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="31"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="112"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Eventualele reclamatii legate de clasament, sanctiuni sau de participarea la evenimente se pot face in scris si depuse la urmatoarea adresa de email </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
+      <w:hyperlink r:id="rId55">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="1154CC"/>
             <w:u w:val="single" w:color="1154CC"/>
           </w:rPr>
           <w:t>contact@competitii-sportive.ro</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="1154CC"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr/>
         <w:t>in maximum 48 de ore de la terminarea meciului de tenis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7307415C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="121" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="121"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Dupa expirarea acestui termen, conducerea Circuitului nu va mai lua in considerare nicio alta reclamatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78636160" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="115" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Contestatiile vor putea fi facute de catre jucatorii care s-au inscris la eveniment si au achitat taxele corespunzatoare, daca o astfel de obligatie exista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C62C19" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...2 lines deleted...]
-        <w:ind w:left="1540" w:right="123" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="123"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId56"/>
+          <w:footerReference w:type="default" r:id="rId57"/>
+          <w:footerReference w:type="first" r:id="rId58"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Pentru minori, contestatia va putea fi facuta doar de catre unul dintre parinti, ocrotitori legali sau profesorul care ii insoteste.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7596984A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00ED0A5A">
-[...10 lines deleted...]
-        <w:ind w:left="1540" w:right="115" w:hanging="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Persoanele carora li s-au refuzat participarea la evenimente sau au fost retrogradate la un nivel de joc pe care nu il considera corect, pot face contestatie numai cu privire la acest aspect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:ind w:left="1540" w:right="114" w:hanging="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Contestatia va contine numele, adresa, user ID-ul al persoanei care face contestatia, adresa acestuia de email si pe scurt, faptele pe care le contesta, motivele pentru care le contesta si probele pe care isi sprijina contestatia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:ind w:left="1540" w:right="115" w:hanging="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Termenul indicativ de solutionare al contestatiilor va fi de doua (2) saptamani de la data de desfasurare a evenimentului. In masura in care pe parcursul analizarii contestatiei, conducerea Circuitului va avea nevoie de elemente suplimentare va solicita aceste elemente contestatorului sau oricarei alte persoane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="118"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Conducerea Circuitului va putea verifica orice elemente si probe pe care le considera necesare pe parcursul analizei contestatiei. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Decizia luata de conducerea Circuitului este finala si</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>se comunica contestatorului la adresa de email indicata in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>contestatie</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F6C565" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...2 lines deleted...]
-        <w:ind w:left="820"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Aceste decizii pot fi contestate in conformitate cu “ITF Circuit Rules and Regulations”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FF989F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...2 lines deleted...]
-        <w:ind w:left="820"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Modelul de formulare a unei contestatii se regaseste in Anexa C a prezentului Regulament.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8ED904" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-    <w:p w14:paraId="0C282C59" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...6 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="541" w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_bookmark21"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Probleme medicale/Prim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>ajutor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3A0727" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="113" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="31"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="113"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Participarea la turnee este permisa doar jucatorilor care nu au probleme medicale si care au capacitatea fizica si pregatirea sa participe la turneul la care se inscriu din cadrul Circuitului. Prin inscrierea in cadrul Circuitului si participarea la fiecare turneu, fiecare jucator declara si </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>isi asuma pe propria sa raspundere faptul ca este apt sa participe la</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>turneul la care s-a inscris si ca a consultat in acest sens un medic de specialitate care i-a</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>acordat avizul sa participe la turneul la care s-a inscris.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5711616F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="114" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>In cazul minorilor, parintii/ocrotitorii legali/profesorii/antrenorii care ii insotesc isi asuma pe propria raspunde faptul ca minorul este apt sa participe la turneul la care s-a inscris si ca a consultat in acest sens un medic de specialitate care i-a acordat avizul sa participe la turneul la care s-a inscris.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B87A55" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-    <w:p w14:paraId="143A0DF6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="12364C3E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="1540" w:right="116" w:hanging="720"/>
-        <w:jc w:val="both"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="116"/>
+        <w:jc w:val="end"/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Jucatorul sau in cazul minorilor, parintii/ocrotitorii legali/profesorii/antrenorii exonereaza de</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">orice raspundere </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Asociatia Clubul Sportiv ”SPORT CHALLENGE” </w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Autonomo Adrian Mircea Iacob </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>in legatura cu orice</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>problema medicala, de orice natura aparuta in timpul sau dupa participarea la turneu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4817B101" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="120" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:footerReference w:type="first" r:id="rId61"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Asociatia Clubul Sportiv ”SPORT CHALLENGE” nu este raspunzatoare de orice accidentare datorata terenului de joc, a unui comportament necorespunzator al oricarui participant, arbitru, spectator sau oricarui incident aparut in timpul desfasurarii meciului de tenis sau in incinta Clubului de Tenis. Modalitatea de functionare, amanajare si de organizare a activitatii in cadrul Clubului de Tenis apartine exclusiv acestora. Comportamentului unui jucator, participant, arbitru, spectator este</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Autonomo Adrian Mircea Iacob nu este raspunzatoare de orice accidentare datorata terenului de joc, a unui comportament necorespunzator al oricarui participant, arbitru, spectator sau oricarui incident aparut in timpul desfasurarii meciului de tenis sau in incinta Clubului de Tenis. Modalitatea de functionare, amanajare si de organizare a activitatii in cadrul Clubului de Tenis apartine exclusiv acestora. Comportamentului unui jucator, participant, arbitru, spectator este</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual si nu poate atrage raspunderea in niciun fel a Autonomo Adrian Mircea Iacob </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="123"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...62 lines deleted...]
-        <w:ind w:left="1540" w:right="123" w:hanging="720"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>In masura in care observa ca un participant are probleme medicale, jucatorii vor informa de indata arbitrul care poate opri in orice moment meciul de tenis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t>Jucatorii autorizeaza si isi dau consimtamantul expres de a fi transportati la spital/de a li se asigura asistenta medicala in urma cererii exprese a reprezentantilor Asociatiei, in cazul in care, in opinia acestor persoane asistenta medicala este necesara si declara ca renunta la orice pretentii ar putea avea in legatura cu un astfel de transport si/sau tratament de urgenta, intarzieri ori deficiente in legatura cu</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Jucatorii autorizeaza si isi dau consimtamantul expres de a fi transportati la spital/de a li se asigura asistenta medicala in urma cererii exprese a reprezentantilor Autonomo Adrian Mircea Iacob, in cazul in care, in opinia acestor persoane asistenta medicala este necesara si declara ca renunta la orice pretentii ar putea avea in legatura cu un astfel de transport si/sau tratament de urgenta, intarzieri ori deficiente in legatura cu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>acesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C3B41C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-    <w:p w14:paraId="12E17B5E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...7 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="192" w:after="0"/>
+        <w:ind w:hanging="541" w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_bookmark22"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Dreptul la imagine si protectia datelor cu caracter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F467147" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="114" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="31"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Datele dumneavoastra cu caracter personal sunt colectate de catre Asociatia Club Sportiv “Sport Challenge” cu sediul in </w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Datele dumneavoastra cu caracter personal sunt colectate de catre Autonomo Adrian Mircea Iacob  cu sediul in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Str. Pascani, nr. 9, sector 6, Bucuresti, Romania</w:t>
-[...2 lines deleted...]
-        <w:t>, care este reprezentata prin Adrian Iacob. La aceasta adresa ne puteti transmite solicitarile</w:t>
+        <w:t>Avenida Sierra Nevada, 27-35, Manilva, Spania</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> care este reprezentata prin Adrian Iacob. La aceasta adresa ne puteti transmite solicitarile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>dvs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A2D937" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="112" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="112"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Va solicitam urmatoarele date cu caracter personal:nume, prenume, varsta, inaltime, greutate, orasul de domiciliu, telefon, profesia, adresa de email. Acestea sunt necesare pentru identificarea si contactarea dumneavoastra, pentru inregistrarea si validarea castigatorilor turneelor, pentru personalizarea premiilor care constau in echipamente sportive, pentru indeplinirea obligatiilor fiscale, pentru realizarea de rapoarte statistice cu privire la participanti, pentru informarea dumneavoastra cu privire la actiunile/competitiile desfasurate in viitor de catre Asociatie, trimiterea catre participant de diverse materiale publicitare, informative si/sau obiecte promotionale si/sau mostre in cazul in care ati optat pentru o astfel de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>comunicare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD59709" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...8 lines deleted...]
-        <w:ind w:left="1540" w:right="119" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="119"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Aceasta prelucrare a datelor dvs. cu caracter personal o efectuam in temeiul Regulamentului privind protectia persoanelor fizice in ceea ce priveste prelucrarea datelor cu caracter personal nr. 579/2016 incepand cu data de 25 mai 2018 (art. 6 alin. (1) lit.a).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3190EF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="113" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="113"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId62"/>
+          <w:footerReference w:type="default" r:id="rId63"/>
+          <w:footerReference w:type="first" r:id="rId64"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Datele pe care ni le furnizati nu vor fi dezvaluite niciunei alte companii sau persoane si nu vor fi transferate catre o alta tara sau organizatie. Vom pastra datele pe care ni le furnizati pe durata de maxim 20 de ani sau mai putin in cazul in care ne solicitati stergerea datelor personale din sistem. In cazul in care v-ati exprimat consimtamantul pentru a vi se trasmite newslettere adresa dvs. de email va fi pastrata in acest scop pana veti alege sa va dezabonati. Dezabonarea se va putea face prin accesarea link-ului existent in fiecare newsletter. Dupa dezabonare adresa va fi folosita doar pentru o buna desfasurare a turneelor: anunturi legate de turneele in care jucatorul este inscris, programari de meciuri, notificari legate de abandon, schimbare de club sau ora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2399EBC5" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="123"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00ED0A5A">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Aveti urmatoarele drepturi in ceea ce priveste datele dumneavoastra cu caracter personal pe care ni le furnizati:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D77FE87" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2261"/>
-[...1 lines deleted...]
-        <w:ind w:right="120"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2260" w:end="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sa ne solicitati sa va confirmam daca prelucram datele dumneavoastra, sa le corectam, sa le stergem, sa suspendam prelucrarea datelor, si sa le transferam catre un operator ales de dvs si dreptul de a va opune in orice moment acestei prelucrari;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6C3AF6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2261"/>
-[...1 lines deleted...]
-        <w:ind w:right="115"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2260" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aveti dreptul sa va retrageti consimtamantul pe care ni l-ati acordat pentru a va prelucra datele in orice moment. Caracterul legal al prelucrarii pe care am efectuat-o pana la retragerea consimtamantului nu va fi afectat de retragerea ulterioara a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>consimtamantului;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261ED8DE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2261"/>
-[...2 lines deleted...]
-        <w:ind w:right="120"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2261" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="360" w:start="2260" w:end="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>aveti dreptul de a depune o plangere in fata Autoritatii Nationale de Supraveghere a Prelucrarii Datelor cu Caracter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Personal;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08728CE6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...7 lines deleted...]
-        <w:ind w:left="1540" w:right="114" w:hanging="720"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="114"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Nu aveti o obligatie legala sau contractuala de a ne furniza datele dvs. cu caracter personal, insa daca veti alege sa nu le furnizati nu va veti putea inscrie pe platforma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>www.competitii-</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sportive.ro</w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>. Datele furnizate nu vor fi folosite pentru a lua vreo decizie automata in ceea ce va priveste si nu intentionam sa le folosim in alte scopuri decat cele declarate mai sus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F50C04" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-    <w:p w14:paraId="44DABA16" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1540"/>
-[...7 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="189" w:after="0"/>
+        <w:ind w:hanging="541" w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_bookmark23"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Prevederi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>finale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1621C685" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1180" w:right="115"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="216" w:after="0"/>
+        <w:ind w:start="1180" w:end="115"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Prin inscrierea in cadrul Circuitului, prin participarea la evenimentele organizate va exprimati acordul explicit si neconditionat de a respecta termenii prezentului Regulament si orice instructiuni si recomandari ale Circuitului si Asociatiei. Prezentul Regulament se completeaza pentru toate evenimentele cu ITF ,,Circuit Rules and Regulations” in masura in care acestea nu contravin prevederilor acestui Regulament. Ori de cate ori regulile speciale mentionate mai sus nu se pot aplica, se va aplica Legea</w:t>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Prin inscrierea in cadrul Circuitului, prin participarea la evenimentele organizate va exprimati acordul explicit si neconditionat de a respecta termenii prezentului Regulament si orice instructiuni si recomandari ale Circuitului si Autonomo Adrian Mircea Iacob. Prezentul Regulament se completeaza pentru toate evenimentele cu ITF ,,Circuit Rules and Regulations” in masura in care acestea nu contravin prevederilor acestui Regulament. Ori de cate ori regulile speciale mentionate mai sus nu se pot aplica, se va aplica Legea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>Romana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DA36AE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...3 lines deleted...]
-        <w:ind w:left="1180" w:right="114"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="202" w:after="0"/>
+        <w:ind w:start="1180" w:end="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Asociatia Clubul Sportiv ”SPORT CHALLENGE” isi rezerva dreptul de a modifica si/sau completa prezentul Regulamentul, precum si dreptul de a suspenda si/sau inceta si/sau intrerupe desfasurarea evenimentelor, cu conditia instiintarii prealabile a participantilor cu privire la orice modificare a vreuneia din prevederile acestuia. Orice modificari/completari aduse prevederilor acestui Regulament vor fi comunicate catre public prin publicarea pe website-ul </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId32">
+        <w:rPr/>
+        <w:t xml:space="preserve">Autonomo Adrian Mircea Iacob isi rezerva dreptul de a modifica si/sau completa prezentul Regulamentul, precum si dreptul de a suspenda si/sau inceta si/sau intrerupe desfasurarea evenimentelor, cu conditia instiintarii prealabile a participantilor cu privire la orice modificare a vreuneia din prevederile acestuia. Orice modificari/completari aduse prevederilor acestui Regulament vor fi comunicate catre public prin publicarea pe website-ul </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:sz w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.competitii-sportive.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2370A281" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="51" w:after="0"/>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Toate drepturile de proprietate intelectuala asupra textului din prezentul Regulament</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A4CADD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...12 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="46" w:after="0"/>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>apartin Autonomo Adrian Mircea Iacob.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="278" w:before="0" w:after="0"/>
+        <w:ind w:start="1180" w:end="123"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId66"/>
+          <w:footerReference w:type="default" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Este interzisa orice copiere, folosire, preluare si distribuire a cuprinsului prezentului document fara acordul expres al proprietarilor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278809C2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...9 lines deleted...]
-    <w:p w14:paraId="28EB1CDD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="19"/>
-        <w:ind w:left="4346" w:right="3642"/>
+        <w:spacing w:before="19" w:after="0"/>
+        <w:ind w:start="4346" w:end="3642"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_bookmark24"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Anexa A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBF0567" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="613F2652" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="191"/>
-        <w:ind w:left="4345" w:right="3642"/>
+        <w:spacing w:before="191" w:after="0"/>
+        <w:ind w:start="4345" w:end="3642"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_bookmark25"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr/>
         <w:t>TAXE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EADF2D4" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1540" w:right="119" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="119"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>La prima participare in cadrul evenimentelor organizate in cadrul Circuitului, este obligatorie achitarea taxei de inscriere, in valoare de:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5850BF89" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2CD0BEFE" w14:textId="006B89FD" w:rsidR="00ED0A5A" w:rsidRDefault="009A02CD">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1059"/>
-[...32 lines deleted...]
-      <w:r w:rsidR="00113EE1">
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1059" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="239" w:start="1058"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>39.99 RON in provincie, respectiv 59 RON in Bucuresti la turneele cu arbitru de scaun si tablouri</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00113EE1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eliminatorii</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3BE70B" w14:textId="25495A76" w:rsidR="00ED0A5A" w:rsidRDefault="009A02CD">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1059"/>
-[...32 lines deleted...]
-      <w:r w:rsidR="00113EE1">
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1059" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:ind w:hanging="239" w:start="1058"/>
+        <w:jc w:val="start"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>19.99 RON in provincie, respective 25 RON la turneele fara arbitru si care se desfasoara dupa formatul grupelor de 3</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-31"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00113EE1">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jucatori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181B89DC" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="1540" w:right="122" w:hanging="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="122"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>La Turneele Premium la simplu taxa de participare este de 170 RON de jucator, iar la dublu de 270 RON de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A02CD">
-[...14 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>echipa, adica 135 RON de jucator</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:hanging="720" w:start="1540" w:end="115"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Jucatorul va achita si taxa de teren in functie de timpul jucat la sfarsitul meciului/ meciurilor la tariful de 20 de lei / ora / teren vara, adica 10 lei / ora de jucator la simplu, respectiv 5 lei / ora / jucator la dublu, respectiv 40 de lei / ora / teren iarna, adica 20 de lei / ora / jucator la simplu, respectiv 10 lei / ora / jucator la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A02CD">
-[...26 lines deleted...]
-        <w:ind w:left="1540" w:right="115" w:hanging="720"/>
+      <w:r>
+        <w:rPr/>
+        <w:t>dublu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820" w:end="113"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId33">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">De la a doua participare in cadrul Circuitului, orice jucator din Bucuresti, deocamdata in provincie nu e obligatorie taxa anuala, este obligat sa achite taxa anuala, in valoare de 90 RON/an care ii va permite sa participe la turneele organizate pe platorma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="1154CC"/>
             <w:u w:val="single" w:color="1154CC"/>
           </w:rPr>
           <w:t>www.competitii</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId70">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:color w:val="1154CC"/>
             <w:u w:val="single" w:color="1154CC"/>
           </w:rPr>
           <w:t>-sportive.ro</w:t>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-        </w:r>
       </w:hyperlink>
       <w:r>
+        <w:rPr>
+          <w:color w:val="1154CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t>timp de 365 de zile din momentul platii taxei anuale. In plus, dupa achitarea acestei taxe anuale, jucatorul beneficiaza de anumite reduceri:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6557674A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...10 lines deleted...]
-    <w:p w14:paraId="76756837" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2981"/>
-[...1 lines deleted...]
-        <w:ind w:right="114"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2981" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2980" w:end="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>15% reducerela orice produs Head care nu este in promotie, de racordare la preturi promotionale (15 RON in cazul in care aveti racordaj Head - indiferent de unde este cumparat sau, respectiv 20 RON, pentru orice alt tip de racordaj) de la unul din magazinele oficiale Head din Bucuresti sau Constanta (locatiile exacte le puteti gasi aici: http://www.competitii- sportive.ro/tenis/cum-functioneaza-tenis#cardul-de-membru);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112BFC25" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5F74DC26" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2981"/>
-[...1 lines deleted...]
-        <w:ind w:right="115"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2981" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2980" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>20% la orice produs comandat de pe site-ul Wilson Romania:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId71">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> http://www.newsport.biz/.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="212E8D4D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...4 lines deleted...]
-    <w:p w14:paraId="2C3DD8D4" w14:textId="72F2379E" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1" w:rsidP="003F4CE7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2981"/>
-[...1 lines deleted...]
-        <w:ind w:right="115"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2981" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2980" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10% DISCOUNT la orice produs comandat pe site-ul </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId72">
         <w:r>
           <w:rPr>
+            <w:rStyle w:val="Style6"/>
             <w:sz w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.tenisshop.ro</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="22"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>achizitionat</w:t>
       </w:r>
@@ -17306,6863 +15991,15284 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>62-68,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="19"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Sector</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003F4CE7">
+        <w:t>Sector 3. Reducerea se aplica si produselor aflate in alte promotii (singura exceptie este campania Black</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4CE7">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Friday).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005B3D10" w14:textId="77777777" w:rsidR="003F4CE7" w:rsidRPr="003F4CE7" w:rsidRDefault="003F4CE7" w:rsidP="003F4CE7">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="241A810C" w14:textId="2A24EF59" w:rsidR="00ED0A5A" w:rsidRPr="003F4CE7" w:rsidRDefault="003F4CE7" w:rsidP="003F4CE7">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2981"/>
-[...1 lines deleted...]
-        <w:ind w:right="115"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2981" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2980" w:end="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4CE7">
-[...25 lines deleted...]
-    <w:p w14:paraId="03156191" w14:textId="77777777" w:rsidR="003F4CE7" w:rsidRPr="003F4CE7" w:rsidRDefault="003F4CE7" w:rsidP="003F4CE7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25% discount la orice produs oferit de Vinoteca Romaneasca. Situata pe Blvd. Iuliu Maniu, nr. 12, Bucuresti si pe Blvd. Unirii, Bl. U12, Slobozia, Vinoteca Romaneasca va asteapta cu drag sa va bucurati de vinurile premium pe care le gasiti atat vrac ( bag-in-box), cat si imbuteliate. Ne mandrim cu o colectie impresionanta de sticle rare, cat si cu posibilitatea de a livra sticle de vin vechi la comanda. Contact: 0728412297 - Paul Lascu. Livrare gratuita oriunde in Bucuresti, inclusiv la terenurile unde se desfasoara meciurile din cadrul circuitului. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="65FF02A5" w14:textId="6CFC79CF" w:rsidR="003F4CE7" w:rsidRDefault="003F4CE7" w:rsidP="003F4CE7">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2981"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2981" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2980" w:end="115"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atelierul de racordat rachete ofera urmatoarele avantaje:</w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Racordare la 15 lei manopera in loc de 20.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>-10% pentru produsele care nu se afle in promo magazin.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>-15% rachetele Head si Tecnifibre.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t>-20% rachetele Wilson si Babolat</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3CED26B1" w14:textId="77777777" w:rsidR="003F4CE7" w:rsidRPr="003F4CE7" w:rsidRDefault="003F4CE7" w:rsidP="003F4CE7">
+        <w:t>-20% rachetele Wilson si Babolat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="65DE1FB7" w14:textId="66D75D40" w:rsidR="00ED0A5A" w:rsidRPr="003F4CE7" w:rsidRDefault="00113EE1" w:rsidP="003F4CE7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2981"/>
-[...7 lines deleted...]
-        <w:sectPr w:rsidR="00ED0A5A" w:rsidRPr="003F4CE7">
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2981" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="360" w:start="2980" w:end="115"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId73"/>
+          <w:footerReference w:type="default" r:id="rId74"/>
+          <w:footerReference w:type="first" r:id="rId75"/>
+          <w:type w:val="nextPage"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="1240" w:right="1320" w:bottom="1200" w:left="620" w:header="0" w:footer="1012" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1240" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4CE7">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>10% discount la orice produs oferit de Vinexpert (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4CE7">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-25"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4CE7">
-[...12 lines deleted...]
-    <w:p w14:paraId="1573A6C5" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>https://vinexpert.ro/).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="3"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="52337749" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="44"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:before="44" w:after="0"/>
+        <w:ind w:start="4937"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_bookmark26"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Anexa B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7419E4" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="4912"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="190" w:after="0"/>
+        <w:ind w:start="4912"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_bookmark27"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Nivel de joc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE30426" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="10"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="28E316F6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Nivel Entry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF497D6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="820" w:right="115"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="278"/>
+        <w:ind w:start="820" w:end="123"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="196A2FC0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Acest nivel se adreseaza jucatorilor debutanti care au inceput recent sa joace tenis sau joaca de mai mult timp, dar foarte rar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="201"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="19B68DE0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+        <w:spacing w:before="194" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nivel Starter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0B6D9BE7" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="820" w:end="115"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Jucatorul de nivel Starter este un jucator incepator (debutant) care practica tenisul din placere, cunoaste regulamentul jocului de tenis, are potential pentru a sustine schimburi de mingi, stie sa loveasca mingea atat cu lovitura de dreapta cat si cu cea de rever. De cele mai multe ori executiile loviturilor sunt improvizate fara a avea o tehnica corecta specifica jocului de tenis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="201" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plusuri:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...2 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>disponibilitatea de a invata, sustinuta de mult</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>entuziasm;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07029203" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="08A82D33" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>capabil de a sustine un schimb de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mingi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DAA22B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7C8C1EA3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cunoaste si respecta regulile jocului de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>tenis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26805D4F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2588708C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Minusuri:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E528452" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3EAB3959" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>carente tehnice evidente la toate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>loviturile;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C3D30A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7883F9F3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>deplasare slaba in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>teren;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A18DEE1" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="272B4478" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>conditie fizica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>precara.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EE6445" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="71897924" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Nivel Medium:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F93E42" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="820" w:right="112"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="1" w:after="0"/>
+        <w:ind w:start="820" w:end="112"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId76"/>
+          <w:footerReference w:type="default" r:id="rId77"/>
+          <w:footerReference w:type="first" r:id="rId78"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1500" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Jucatorul de nivel Medium este un jucator cu un mai bun control al loviturilor, are creionat un ritm de joc, are un mai bun control asupra mingii, face diferenta intre serviciul 1 si serviciul 2. Loviturile sale sunt de cele mai multe ori scurte, iar cele decisive lipsesc din registrul tehnico-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631FC42A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="39" w:after="0"/>
+        <w:ind w:start="820" w:end="122"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00ED0A5A">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>tactic. Este loc de imbunatatiri la nivelul deplasarii in teren, loviturilor de vole si smeci si implicit la jocul ofensiv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518BA7AD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="200"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:before="200" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Plusuri:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AC8205" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7604E26A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>control bun al mingii, in special pe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>forehand;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346EEC3A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1E694051" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ritm de joc definit, putand sustine schimburi mai lungi de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mingi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D535B2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7C79D86F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...2 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>conditie fizica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>buna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6971144E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3224E973" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Minusuri:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1CB6F2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="61A33768" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lovituri scurte, fara presiune pe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>adversar;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D917449" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6026F6C0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...2 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dificultati la lovitura de rever, este folosita mai mult ca lovitura defensiva -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>slice;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D5029C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="73D1F2DC" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>serviciul doi destul de moale, executat cu frica pentru evitarea unei duble</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-22"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>greseli.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585EDA1B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="49E22522" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Nivel Master</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B775B4" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-        <w:spacing w:before="1"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6DC4CCD8" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="820" w:end="118"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Jucatorul de nivel Master isi poate castiga punctele fara a astepta greseala adversarului, poate executa lovituri variate, cu diferite efecte, poate lovi decisiv si de asemenea finaliza cu vole sau smeci. Din punct de vedere tactic, isi poate orienta jocul spre partea mai slaba a adversarului si poate intensifica ritmul de joc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="198" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plusuri:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>prezenta agresivitatii in joc, cautarea castigarii punctului prin lovituri de dreapta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-28"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>decisive;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F35EB9" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6085BA8B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lovituri variate, cu efecte (top-spin, slice, vole sau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>smeci);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05525073" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="41E4F91C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>impunerea unei tactici de joc, directionand loviturile catre punctul slab al adversarului</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-38"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(rever).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08357CE5" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="070508E1" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Minusuri:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67324F3E" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1016DD83" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1003"/>
-[...2 lines deleted...]
-        <w:ind w:right="121" w:firstLine="0"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1003" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="1" w:after="0"/>
+        <w:ind w:hanging="0" w:start="820" w:end="121"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>fortarea loviturii de dreapta in situatii de superioritate, de multe ori fara control asupra loviturii;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583C91DA" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...2 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="200" w:after="0"/>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pregatire mentala precara, mai ales in situatii de presiune si cand scorul nu il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-21"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>avantajeaza;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B438EE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6AF8C90B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lovitura de rever lipsita de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>agresivitate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654588E1" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="37A11082" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Nivel Expert:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39030CDD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...46 lines deleted...]
-        <w:spacing w:before="1"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4DE60504" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="278" w:before="0" w:after="0"/>
+        <w:ind w:start="820" w:end="118"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId79"/>
+          <w:footerReference w:type="default" r:id="rId80"/>
+          <w:footerReference w:type="first" r:id="rId81"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Jucatorul de nivel Expert are un ritm de joc sustinut, stapaneste destul de bine efectele imprimate mingii, are un joc agresiv, cunoaste toata gama de lovituri. Jocul sau are o strategie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="39" w:after="0"/>
+        <w:ind w:start="820" w:end="123"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>care poate fi urmarita pana la final sau poate fi schimbata in functie de evolutia scorului sau de jocul adversarului. Jucatorul de nivel Expert de obicei nu face cadouri si, prin ritmul de joc sustinut, poate prelua controlul asupra meciului.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="199" w:after="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Plusuri:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ritm de joc sustinut, conditie fizica foarte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>buna;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5B48A4" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="24FE7B6B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>joc agresiv cu lovituri solide si decisive doar cand este</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cazul;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D1886B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6E6B54D3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>strategie de joc adecvata pe toata durata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>jocului.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A20855" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="31266B17" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Minusuri:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E70C67" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1FD383FE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>lovitura de rever ineficienta in situatii de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>presiune;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107B6013" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6821603D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Nivel Stelar:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6375EBDC" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="820" w:right="120"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:start="820" w:end="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Jucatorul de nivel Stelar este un jucator aproape complet, cu o pregatire fizica buna, cu un ritm de joc in regim de viteza, agresiv, loviturile lui sunt variate, imprevizibile, eficiente, decisive, atat cu drepta cat si cu reverul. Din punct de vedere tehnic, are cel putin doua arme. Una dintre ele este serviciul iar cea de-a doua,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>forehand-ul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452860A6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="200"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:before="200" w:after="0"/>
+        <w:rPr>
+          <w:b w:val="false"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Plusuri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3910871D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4A1C2FF6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>serviciul;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3668D4B2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6EB492D1" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="951"/>
-[...1 lines deleted...]
-        <w:ind w:left="950" w:hanging="131"/>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="951" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:hanging="131" w:start="950"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ritm de joc in regim de viteza, agresiv, loviturile lui sunt variate, imprevizibile,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eficiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20715A2F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="379D7319" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Nivel Galactic:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E555E80" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:ind w:left="820" w:right="121"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Si mai buni decat cei de la Stelar: :)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Nivel Pro:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="1" w:after="0"/>
+        <w:ind w:start="820" w:end="121"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId82"/>
+          <w:footerReference w:type="default" r:id="rId83"/>
+          <w:footerReference w:type="first" r:id="rId84"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Jucatorul de nivel Pro este jucatorul care a practicat tenisul de performanta cu rezultate la nivel national, cat si international.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532AE35B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...10 lines deleted...]
-    <w:p w14:paraId="2F610A3A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="22"/>
-        <w:ind w:left="4344" w:right="3642"/>
+        <w:spacing w:before="22" w:after="0"/>
+        <w:ind w:start="4344" w:end="3642"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_bookmark28"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Anexa C</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D229B0" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="190" w:after="0"/>
+        <w:ind w:start="4526" w:end="3642"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Model contestatie</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_bookmark29"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Model contestatie</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_bookmark30"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Contestatie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27050B85" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="39"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="39"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2482" w:leader="none"/>
+          <w:tab w:val="left" w:pos="6293" w:leader="none"/>
+          <w:tab w:val="left" w:pos="6705" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7781" w:leader="none"/>
+          <w:tab w:val="left" w:pos="10125" w:leader="dot"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Subsemnatul(a),</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>…………………………………………………………….,</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>cu</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>domiciliul</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>in</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609E4ACB" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...12 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="7306" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8655" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9631" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="132" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>.,</w:t>
         <w:tab/>
         <w:t>adresa</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>de</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>email:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A83B84" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...16 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2758" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3588" w:leader="none"/>
+          <w:tab w:val="left" w:pos="4157" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5436" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8239" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9194" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9992" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="360" w:before="134" w:after="0"/>
+        <w:ind w:start="820" w:end="115"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>., in calitate de jucator la evenimentul desfasurat la …………………..……, sau parinte/ocrotitor</w:t>
         <w:tab/>
         <w:t>legal</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>al</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>minorului</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>……………………………………….,</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>avand</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>user</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580014C3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...11 lines deleted...]
-        <w:spacing w:before="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>…………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>.., in data de ……..……………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:lineRule="auto" w:line="538"/>
+        <w:ind w:start="820" w:end="1140"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Avand in vedere prevederile Regulamentului (,,Regulament’’)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>formulez prezenta contestatie. Motivele care stau la baza contestatiei sunt :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2569C250" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...7 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="2" w:after="0"/>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>……………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655047FC" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6" w:after="0"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>………………………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3C6441" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5" w:after="0"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>……………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0F2F60" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C44C6D" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF0BBC3" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="540"/>
+        <w:ind w:firstLine="360" w:start="820" w:end="330"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">……………………………………………………………………………………………………………………………………………….. </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>; In sprijinul contestatiei, depun urmatoarele probe : (daca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>exista)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A96A5B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...7 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="exact" w:line="267"/>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3661E918" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33851F47" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4" w:after="0"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+          <w:tab w:val="left" w:pos="7886" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="538" w:before="0" w:after="0"/>
+        <w:ind w:firstLine="1080" w:start="100" w:end="385"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId85"/>
+          <w:footerReference w:type="default" r:id="rId86"/>
+          <w:footerReference w:type="first" r:id="rId87"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1240" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>-</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>………………………………………………………………………………………………………………………………………………. ; Data</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>Semnatura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACF2218" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...9 lines deleted...]
-    <w:p w14:paraId="075BCA2A" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="22"/>
-        <w:ind w:left="4343" w:right="3642"/>
+        <w:spacing w:before="22" w:after="0"/>
+        <w:ind w:start="4343" w:end="3642"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_bookmark31"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr/>
         <w:t>Anexa D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67675FC2" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="4039"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="190" w:after="0"/>
+        <w:ind w:start="4039"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Model raspuns contestatie</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_bookmark32"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:before="7"/>
+        <w:t>Model raspuns contestatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:before="8"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7" w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Autonomo Adrian Mircea Iacob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId37">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="454" w:before="1" w:after="0"/>
+        <w:ind w:start="820" w:end="5040"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Avenida Sierra Nevada, 27-35, Manilva,Spania Adresa de email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88">
         <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Style6"/>
+          </w:rPr>
           <w:t>contact@competitii-sportive.ro.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43062C9C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="1"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Comisia de solutionare a contestatiilor, compusa din:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAD6CAE" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="112F21B6" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1541"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="582CF611" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:lineRule="auto" w:line="278"/>
+        <w:ind w:hanging="360" w:start="1540" w:end="118"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paul Lascu, in calitate de arbitru si colaborator al Autonomo Adrian Mircea Iacob </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1541"/>
-[...49 lines deleted...]
-      <w:r>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1541" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="194" w:after="0"/>
+        <w:ind w:hanging="361" w:start="1540"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adrian Iacob, in calitate de presedinte al Autonomo Adrian Mircea Iacob </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="3174" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5667" w:leader="none"/>
+          <w:tab w:val="left" w:pos="8032" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9681" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="197" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Analizand</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>contestatia</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>formulata</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>de</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>catre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DAE535" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...6 lines deleted...]
-        <w:t>…………………………………………………………………………………………   (nume/prenume,   adresa</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="43" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">…………………………………………………………………………………………   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>(nume/prenume,   adresa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>completa,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C980B61" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="43" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>user  ID,  adresa de email)  in  data de  …………………….,  prin  …………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>(email/personal la</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF95C02" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...18 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="45" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>.), in conformitate cu prevederile capitolului 4. CONTESTATII din Regulamentul Autonomo Adrian Mircea Iacob (,,Regulament’’) pentru urmatoarele motive :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1540" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="200" w:after="0"/>
+        <w:ind w:start="1060"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>I.</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>Faptele contestate si motivele contestatiei</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAFD16F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FF4823" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB10FAF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54319D74" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>……………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ECC16F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...15 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="auto" w:line="442" w:before="194" w:after="0"/>
+        <w:ind w:firstLine="4070" w:start="1180" w:end="3181"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Dispune: Admiterea contestatiei pentru urmatoarele motive :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5328DDAD" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00113EE1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:lineRule="exact" w:line="290" w:before="0" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+        <w:sectPr>
+          <w:footerReference w:type="even" r:id="rId89"/>
+          <w:footerReference w:type="default" r:id="rId90"/>
+          <w:footerReference w:type="first" r:id="rId91"/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1240" w:footer="1012" w:bottom="1200"/>
+          <w:pgNumType w:fmt="decimal"/>
+          <w:formProt w:val="false"/>
+          <w:textDirection w:val="lrTb"/>
+          <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>1. ………………………………………………………………………………………………….. ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CD0558" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>2.   …………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C5B927" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>3.   …………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3559D477" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:before="8"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Sau</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175A4204" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...17 lines deleted...]
-        <w:spacing w:before="11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11" w:after="0"/>
         <w:rPr>
           <w:sz w:val="35"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="35"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="1180"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Respingerea contestatiei pentru urmatoarele motive :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B09382" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>4.   …………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF65F21" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:after="0"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>5.   …………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C31C64" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10" w:after="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:start="1540"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>6.   …………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr/>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296BDF4B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...33 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="left" w:pos="7793" w:leader="none"/>
+        </w:tabs>
+        <w:spacing w:before="148" w:after="0"/>
+        <w:ind w:start="820"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>Data</w:t>
-      </w:r>
-      <w:r>
         <w:tab/>
         <w:t>Semnaturi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFADCF1" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="7"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7" w:after="0"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:sz w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="544E1F1E" wp14:editId="5089E6F6">
+              <wp:anchor distT="0" distB="635" distL="0" distR="0" simplePos="0" relativeHeight="74" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="544E1F1E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1385570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>166370</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1440180" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="5080" r="0" b="3810"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="3" name="Freeform 3"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="43" name="Freeform 3"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440180" cy="1270"/>
+                          <a:ext cx="1440360" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
-                            <a:gd name="T0" fmla="+- 0 2182 2182"/>
-[...2 lines deleted...]
-                            <a:gd name="T3" fmla="*/ T2 w 2268"/>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 816480"/>
+                            <a:gd name="textAreaRight" fmla="*/ 817200 w 816480"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1440 h 720"/>
                           </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst>
-[...7 lines deleted...]
-                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:cxnLst/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
-                            <a:path w="2268">
+                            <a:path w="2268" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="2268" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
-                        <a:ln w="9896">
+                        <a:ln w="9360">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd/>
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...7 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
-[...1 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...4 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5354579F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:start="1235"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>(nume/prenume si semnatura)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0638AF5C" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2E10460F" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="10DF6BAF" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="8"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:after="0"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:sz w:val="25"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="540C9B70" wp14:editId="64710F54">
+              <wp:anchor distT="0" distB="635" distL="0" distR="0" simplePos="0" relativeHeight="71" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="540C9B70">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1316990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>228600</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1440815" cy="1270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="5080" r="0" b="3810"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="2" name="Freeform 2"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="44" name="Freeform 2"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440815" cy="1270"/>
+                          <a:ext cx="1440720" cy="1440"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
-                            <a:gd name="T0" fmla="+- 0 2074 2074"/>
-[...2 lines deleted...]
-                            <a:gd name="T3" fmla="*/ T2 w 2269"/>
+                            <a:gd name="textAreaLeft" fmla="*/ 0 w 816840"/>
+                            <a:gd name="textAreaRight" fmla="*/ 817560 w 816840"/>
+                            <a:gd name="textAreaTop" fmla="*/ 0 h 720"/>
+                            <a:gd name="textAreaBottom" fmla="*/ 1440 h 720"/>
                           </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst>
-[...7 lines deleted...]
-                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:cxnLst/>
+                          <a:rect l="textAreaLeft" t="textAreaTop" r="textAreaRight" b="textAreaBottom"/>
                           <a:pathLst>
-                            <a:path w="2269">
+                            <a:path w="2269" h="0">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="2268" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:noFill/>
-                        <a:ln w="9896">
+                        <a:ln w="9360">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
                           <a:round/>
-                          <a:headEnd/>
-                          <a:tailEnd/>
                         </a:ln>
-                        <a:extLst>
-[...7 lines deleted...]
-                        </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
-[...1 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="0"/>
+                        <a:fillRef idx="0"/>
+                        <a:effectRef idx="0"/>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
-            <w:pict>
-[...4 lines deleted...]
-            </w:pict>
+            <w:pict/>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494BB80B" w14:textId="77777777" w:rsidR="00ED0A5A" w:rsidRDefault="00ED0A5A">
-[...2 lines deleted...]
-        <w:spacing w:before="2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2" w:after="0"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:after="0"/>
+        <w:ind w:start="1290"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>(nume/prenume si semnatura)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00ED0A5A">
+    <w:sectPr>
+      <w:footerReference w:type="even" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="first" r:id="rId94"/>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1220" w:right="1320" w:bottom="1200" w:left="620" w:header="0" w:footer="1012" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:left="620" w:right="1320" w:gutter="0" w:header="0" w:top="1220" w:footer="1012" w:bottom="1200"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...8 lines deleted...]
-        </w:rPr>
+<w:comments xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:comment w:id="0" w:author="Ioana Balan" w:date="2018-02-08T13:23:00Z" w:initials="IB">
+    <w:p w14:paraId="01000000">
+      <w:pPr>
+        <w:overflowPunct w:val="true"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:annotationRef/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:ascii="Calibri" w:hAnsi="Calibri" w:cs=""/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>Va rugam sa verificati si sa stabiliti daca la sectiunea respective vor fi comunicate modificarile legate de clasamente.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w15:commentEx w15:paraId="1A4B80C2" w15:done="1"/>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
+  <w15:commentEx w15:paraId="01000000" w15:done="1"/>
 </w15:commentsEx>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...25 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="72998CC4" w14:textId="1AF5D89D" w:rsidR="009A02CD" w:rsidRDefault="009A02CD">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37C64C2B" wp14:editId="6A535BCE">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="33" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="Text Box 4"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>16</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>16</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="33" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Text Box 4"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>16</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>16</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="35" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="9" name="Text Box 5"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>17</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>17</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="35" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Text Box 5"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>17</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>17</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="37" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="11" name="Text Box 6"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>18</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>18</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="37" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Text Box 6"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>18</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>18</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="26" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6679565</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9276080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="219710" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
-              <wp:cNvGraphicFramePr>
-[...1 lines deleted...]
-              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="219710" cy="165735"/>
+                        <a:ext cx="219600" cy="165600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln>
+                      <a:ln w="0">
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D64E49D" w14:textId="77777777" w:rsidR="009A02CD" w:rsidRDefault="009A02CD">
+                        <w:p>
                           <w:pPr>
-                            <w:spacing w:line="245" w:lineRule="exact"/>
-                            <w:ind w:left="60"/>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
-                            <w:t>10</w:t>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>13</w:t>
                           </w:r>
                           <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="37C64C2B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...4 lines deleted...]
-              <v:textbox inset="0,0,0,0">
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4D64E49D" w14:textId="77777777" w:rsidR="009A02CD" w:rsidRDefault="009A02CD">
+                  <w:p>
                     <w:pPr>
-                      <w:spacing w:line="245" w:lineRule="exact"/>
-                      <w:ind w:left="60"/>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
-                      <w:t>10</w:t>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>13</w:t>
                     </w:r>
                     <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
-            </v:shape>
+              <w10:wrap type="none"/>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="39" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="13" name="Text Box 7"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>19</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>19</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="39" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="14" name="Text Box 7"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>19</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>19</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="41" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="15" name="Text Box 8"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>20</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>20</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="41" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="16" name="Text Box 8"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>20</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>20</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="43" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="17" name="Text Box 9"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>21</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>21</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="43" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="18" name="Text Box 9"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>21</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>21</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="45" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="19" name="Text Box 10"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>22</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>22</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="26" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Text Box 1"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>13</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>13</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="45" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="20" name="Text Box 10"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>22</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>22</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="47" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="21" name="Text Box 11"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>23</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>23</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="47" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="22" name="Text Box 11"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>23</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>23</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="49" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="23" name="Text Box 12"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>24</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>24</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="49" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="24" name="Text Box 12"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>24</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>24</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="51" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="25" name="Text Box 13"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>25</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>25</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="51" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="26" name="Text Box 13"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>25</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>25</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="53" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="27" name="Text Box 14"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>26</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>26</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="53" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="28" name="Text Box 14"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>26</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>26</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="55" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="29" name="Text Box 15"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>27</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>27</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="55" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="30" name="Text Box 15"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>27</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>27</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer46.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer47.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="59" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="31" name="Text Box 16"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>29</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>29</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer48.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="59" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="32" name="Text Box 16"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>29</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>29</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer49.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="29" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Text Box 2"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>14</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>14</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer50.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="61" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="33" name="Text Box 17"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>30</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>30</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer51.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="61" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="34" name="Text Box 17"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>30</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>30</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer52.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer53.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="63" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="35" name="Text Box 18"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>31</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>31</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer54.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="63" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="36" name="Text Box 18"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>31</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>31</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer55.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer56.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="65" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="37" name="Text Box 19"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>32</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>32</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer57.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="65" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="38" name="Text Box 19"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>32</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>32</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer58.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer59.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="69" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="39" name="Text Box 20"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>33</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>33</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="29" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Text Box 2"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>14</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>14</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer60.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="69" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="40" name="Text Box 20"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>33</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>33</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer61.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer62.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="72" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="41" name="Text Box 21"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>34</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>34</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer63.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="72" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="42" name="Text Box 21"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>34</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>34</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer64.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer65.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="67" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="45" name="Text Box 22"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>35</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>35</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer66.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="67" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="46" name="Text Box 22"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>35</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>35</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="31" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Text Box 3"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>15</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>15</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:lineRule="auto" w:line="14"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="31" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="37C64C2B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6679565</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9276080</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="219710" cy="165735"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Text Box 3"/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="219600" cy="165600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="0">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0"/>
+                      <a:fillRef idx="0"/>
+                      <a:effectRef idx="0"/>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p>
+                          <w:pPr>
+                            <w:pStyle w:val="FrameContentsuser"/>
+                            <w:spacing w:lineRule="exact" w:line="245"/>
+                            <w:ind w:start="60"/>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>15</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect id="shape_0" stroked="f" o:allowincell="f" style="position:absolute;margin-left:525.95pt;margin-top:730.4pt;width:17.25pt;height:13pt;mso-wrap-style:square;v-text-anchor:top;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" wp14:anchorId="37C64C2B">
+              <v:fill o:detectmouseclick="t" on="false"/>
+              <v:stroke color="#3465a4" joinstyle="round" endcap="flat"/>
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p>
+                    <w:pPr>
+                      <w:pStyle w:val="FrameContentsuser"/>
+                      <w:spacing w:lineRule="exact" w:line="245"/>
+                      <w:ind w:start="60"/>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>15</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="none"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="480A2FC2">
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1179" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...790 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3DBA9174">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="2416" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2416" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B936CE1A">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="3292" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3292" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3DB016F8">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4168" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4168" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8B081A06">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5044" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A180403A">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5920" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5044C7FA">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="6796" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35683444">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="7672" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7C30B764">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="8548" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:styleLink w:val="111111"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="820" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1768" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2716" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3664" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4612" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5560" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6508" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7456" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8404" w:hanging="130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...201 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1058" w:hanging="238"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19E8470A">
-[...4 lines deleted...]
-        <w:ind w:left="2740" w:hanging="360"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:spacing w:val="-18"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BFC2FE62">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="3580" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3793" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="839A4F38">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4420" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84064214">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5260" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5AA86CF6">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="6100" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6233" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77847828">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="6940" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2246263E">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="7780" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8DA0BF54">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="8620" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8673" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A05095EA">
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2260" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:spacing w:val="-26"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3064" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3868" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4672" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5476" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6280" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7084" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7888" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8692" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:hanging="720"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C7B4F20A">
+    <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:hanging="540"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="012690F0">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2260" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-11"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BDDE8574">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4046" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5CE2C090">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4940" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E8F23DAC">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5833" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3BAA53A0">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="6726" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B81EE7F8">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="7620" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99A2709C">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="8513" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8513" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...126 lines deleted...]
-    <w:tmpl w:val="C99AD2BA"/>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:hanging="540"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:hanging="540"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2260" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4046" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4940" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5833" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="6726" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6726" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="7620" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="8513" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8513" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+  <w:abstractNum w:abstractNumId="7">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="264" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="212121"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="820" w:hanging="192"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1704" w:hanging="192"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2588" w:hanging="192"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3472" w:hanging="192"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4356" w:hanging="192"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5240" w:hanging="192"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6124" w:hanging="192"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7009" w:hanging="192"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+  <w:abstractNum w:abstractNumId="8">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="264" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="212121"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1111" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1963" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2815" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3666" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4518" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5370" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6222" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="7200" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7073" w:hanging="248"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="EF7C1026">
+  <w:abstractNum w:abstractNumId="9">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1802" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-3"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1777" w:hanging="238"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2744" w:hanging="238"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3688" w:hanging="238"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4633" w:hanging="238"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5577" w:hanging="238"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6522" w:hanging="238"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7466" w:hanging="238"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8411" w:hanging="238"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:spacing w:val="-8"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2416" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3292" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4168" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5044" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5920" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6796" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7672" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8548" w:hanging="178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:spacing w:val="-3"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5476" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7084" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7888" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8692" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:spacing w:val="-10"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2416" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3292" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4168" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5044" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5920" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6796" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7672" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8548" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CEC4D4CC">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="2416" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2416" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3D8CAC50">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="3292" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3292" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FB96304C">
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4168" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4168" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5EF4294A">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5044" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51E4F89A">
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5920" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F6B66104">
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="6796" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3BCEBBB4">
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="7672" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7672" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94867C56">
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="8548" w:hanging="360"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...119 lines deleted...]
-    <w:tmpl w:val="EAF0820E"/>
+  <w:abstractNum w:abstractNumId="14">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:hanging="540"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:hanging="540"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1540" w:hanging="720"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1540" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2260" w:hanging="540"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2260" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:spacing w:val="-3"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="4940" w:hanging="540"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4940" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="5833" w:hanging="540"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5833" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="6726" w:hanging="540"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6726" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="7620" w:hanging="540"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7620" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...2 lines deleted...]
-        <w:ind w:left="8513" w:hanging="540"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="8513" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="5AE8E192"/>
+  <w:abstractNum w:abstractNumId="15">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="7920" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="720"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="720"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1080"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1080"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="1440"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="1440"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="1800"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...9 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="BF2A4888">
+  <w:abstractNum w:abstractNumId="22">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...11 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:start="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DE54F59A">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="792"/>
+        </w:tabs>
+        <w:ind w:start="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D082807E">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:start="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D280F17C">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:start="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="ADA2C4B8">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:start="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42726344">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:start="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8CECCCDE">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DD1E4154">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:start="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9E0A931E">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...120 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="23">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="7200" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="7920" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6700" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...125 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="4EE4E50E">
+  <w:abstractNum w:abstractNumId="24">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...2 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1179" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...4 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:color w:val="0000FF"/>
+        <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="02C6D764">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1899" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D4E86DD4">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2619" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F7286770">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3339" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97D40AFE">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4059" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2C1CAB72">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4779" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C1624CD6">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5499" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="254C5AF2">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6219" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4C2C93B4">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6939" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="58988949">
+  <w:abstractNum w:abstractNumId="25">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="121121232">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="225796525">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="225797988">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="36441437">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1277709646">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="40329583">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1758087497">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2084644305">
-[...53 lines deleted...]
-  <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...12 lines deleted...]
-  </w:endnotePr>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...48 lines deleted...]
-  <w15:docId w15:val="{685F398E-86BB-4E00-A884-C25316878637}"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24317,51 +31423,51 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
@@ -24429,797 +31535,809 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:bidi="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="190"/>
-      <w:ind w:left="1540"/>
+      <w:spacing w:before="190" w:after="0"/>
+      <w:ind w:start="1540"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="820"/>
+      <w:ind w:start="820"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="1540" w:hanging="541"/>
+      <w:ind w:hanging="541" w:start="1540"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...73 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
-[...49 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="annotationsubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IndexLink">
+    <w:name w:val="Index Link"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:ind w:hanging="882" w:start="1701"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:hanging="360" w:start="1540"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Heading"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:ind w:start="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="220"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="100"/>
+      <w:ind w:start="440"/>
+    </w:pPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:pPr>
       <w:widowControl/>
-      <w:autoSpaceDE/>
-[...1 lines deleted...]
-      <w:spacing w:after="200"/>
+      <w:spacing w:before="0" w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="annotationsubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
+    <w:pPr/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...12 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
       </w:tabs>
-      <w:autoSpaceDE/>
-      <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="ar-SA"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A06AAF"/>
+    <w:rsid w:val="00a06aaf"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
       </w:tabs>
-      <w:autoSpaceDE/>
-      <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="FrameContentsuser">
+    <w:name w:val="Frame Contents (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:styleId="111111">
-[...1 lines deleted...]
-    <w:basedOn w:val="NoList"/>
+  <w:style w:type="paragraph" w:styleId="FrameContents">
+    <w:name w:val="Frame Contents"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A06AAF"/>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="numbering" w:styleId="OutlineList2">
+    <w:name w:val="Outline List 2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00a06aaf"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tenisshop.ro/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itftennis.com/media/277969/277969.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newsport.biz/" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itftennis.com/media/277969/277969.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.competitii-sportive.ro/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newsport.biz/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tenisshop.ro/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer46.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer47.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer48.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer49.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer50.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer51.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer52.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer53.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer54.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer55.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer56.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer57.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer58.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer59.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer60.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@competitii-sportive.ro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer61.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer62.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer63.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer64.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer65.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer66.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId96" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/26.8.0.3$Windows_X86_64 LibreOffice_project/bce0998afefdbc355585ca324285661a2170ba77</Application>
+  <AppVersion></AppVersion>
   <Pages>35</Pages>
-  <Words>10595</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>10502</Words>
+  <Characters>56462</Characters>
+  <CharactersWithSpaces>66656</CharactersWithSpaces>
+  <Paragraphs>506</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Rodi si ADY</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-12-21T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2019-12-30T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>